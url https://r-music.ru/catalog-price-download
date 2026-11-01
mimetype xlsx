--- v0 (2026-08-03)
+++ v1 (2026-11-01)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Price" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Price'!$A$4:$I$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1574">
   <si>
-    <t>Прайс-лист на 03.08.2026</t>
+    <t>Прайс-лист на 01.11.2026</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Псевдоним</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Остаток</t>
   </si>
   <si>
     <t>Рекомендованная цена</t>
   </si>
   <si>
     <t>Розничная цена</t>
   </si>
   <si>
     <t>Ссылка на картинку</t>
   </si>
   <si>
     <t>Ссылка на уменьшенную картинку</t>
   </si>
@@ -5175,51 +5175,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-demora-sintezatornii-modul_id1010__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-demora-sintezatornii-modul_id1010__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-demora" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland_dj-808-_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland_dj-808-_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-dj-808" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland_dj-99-_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland_dj-99-_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-dj-99" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/1473710471000_img_68410_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_1473710471000_img_68410_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-dk-01" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-hs-5-miksher-dlya-repeticii_id956__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-hs-5-miksher-dlya-repeticii_id956__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-hs-5" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-m-200i-mikshernii-pult_id832__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-m-200i-mikshernii-pult_id832__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-m-200i" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-m-300-miksher_id508__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-m-300-miksher_id508__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-m-300" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-m-480-v-mixer-mikshernaya-konsol-dlya-s-4000_id1352__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-m-480-v-mixer-mikshernaya-konsol-dlya-s-4000_id1352__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-m-480" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-m-5000-ohrca-cifrovaya-mikshernaya-konsol_id972__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-m-5000-ohrca-cifrovaya-mikshernaya-konsol_id972__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-m-5000" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-m-5000c-ohrca-cifrovaya-mikshernaya-konsol_id1062__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-m-5000c-ohrca-cifrovaya-mikshernaya-konsol_id1062__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-m-5000c" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/2015012213083_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_2015012213083_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-mx-1" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-v-1hd-video-miksher_id1054__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-v-1hd-video-miksher_id1054__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-v-1hd" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-s-4000d-splitter-reac_id515__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-s-4000d-splitter-reac_id515__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-s-4000d" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-s-4000h-priemnik-signalov_id516__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-s-4000h-priemnik-signalov_id516__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-s-4000h" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-s-4000m-splitter-reac_id517__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-s-4000m-splitter-reac_id517__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-s-4000m" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/083fe74f-a196-11e6-b4cc-0025908826f3_8fc6546f-abf8-11e6-b4cc-0025908826f_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_083fe74f-a196-11e6-b4cc-0025908826f3_8fc6546f-abf8-11e6-b4cc-0025908826f_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-s-4000s-0832" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-s-4000s-3208-steidzhboks_id520__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-s-4000s-3208-steidzhboks_id520__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-s-4000s-3208" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/s-4000s-mr__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_s-4000s-mr__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-s-4000s-mr-konvertornaya-konsol" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/rss-s-4000sp-setevoi-spliter-hab-dlya-rasshireniya-s-4000_id298__2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_rss-s-4000sp-setevoi-spliter-hab-dlya-rasshireniya-s-4000_id298__2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-s-4000sp" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-m-48-personalnii-miksher-dlya-monitoringa_id511__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-m-48-personalnii-miksher-dlya-monitoringa_id511__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-m-48" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-r-1000-rekorder_id476__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-r-1000-rekorder_id476__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-r-1000" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/844x554-156352__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_844x554-156352__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-xs-83h-av" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-f-1-video-rekoder_id414__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-f-1-video-rekoder_id414__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-f-1" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/c6be013ce012169cea2555854b0517a_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_c6be013ce012169cea2555854b0517a_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-f1-vmk1" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-v-1200hd-video-miksher_id1052__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-v-1200hd-video-miksher_id1052__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-v-1200hd" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-v-1200hdr-pult-upravleniya-videomiksherom_id1053__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-v-1200hdr-pult-upravleniya-videomiksherom_id1053__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-v-1200hdr" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/650x700-221747__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_650x700-221747__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-v-1sdi" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-v-4-video-miksher_id444__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-v-4-video-miksher_id444__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-v-4" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/650x700-107497__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_650x700-107497__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-v-40-hd" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-v-4ex-video-miksher_id855__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-v-4ex-video-miksher_id855__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-v-4ex" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-v-8-video-miksher_id447__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-v-8-video-miksher_id447__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-v-8" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-v-800hd-videomiksher_id798__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-v-800hd-videomiksher_id798__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-v-800hd" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-vr-3ex-audio-video-miksher_id909__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-vr-3ex-audio-video-miksher_id909__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-vr-3ex-audio" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-vr-50hd-multi-formatnii-audio-video-miksher_id885__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-vr-50hd-multi-formatnii-audio-video-miksher_id885__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-vr-50hd" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/0/vr4hd_top_main_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/0/thumbs/t_vr4hd_top_main_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-vr-4hd" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/6b1c05a5-c053-11e6-b4cc-0025908826f3_ca9f2550-c067-11e6-b4cc-0025908826f_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_6b1c05a5-c053-11e6-b4cc-0025908826f3_ca9f2550-c067-11e6-b4cc-0025908826f_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-ht-rx01" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/6b1c05a5-c053-11e6-b4cc-0025908826f3_ca9f2550-c067-11e6-b4cc-0025908826f_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_6b1c05a5-c053-11e6-b4cc-0025908826f3_ca9f2550-c067-11e6-b4cc-0025908826f_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-ht-tx01" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-s-0808-konvertornaya-konsol_id512__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-s-0808-konvertornaya-konsol_id512__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-s-0808" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-s-0816-konvertornaya-konsol_id513__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-s-0816-konvertornaya-konsol_id513__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-s-0816" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-s-1608-konvertornaya-konsol_id514__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-s-1608-konvertornaya-konsol_id514__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-s-1608" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/033d44ac-9f60-11e6-b4cc-0025908826f3_e4569e92-abe5-11e6-b4cc-0025908826f_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_033d44ac-9f60-11e6-b4cc-0025908826f3_e4569e92-abe5-11e6-b4cc-0025908826f_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-s-240p" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-s-2416-konvertornaya-konsol-steidzhboks_id1055__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-s-2416-konvertornaya-konsol-steidzhboks_id1055__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-s-2416" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/3fdd6a40-9f66-11e6-b4cc-0025908826f3_f0553fac-abee-11e6-b4cc-0025908826f_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_3fdd6a40-9f66-11e6-b4cc-0025908826f3_f0553fac-abee-11e6-b4cc-0025908826f_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-s-madi" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-tmc-6-triggernii-midi-konvertor_id639__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-tmc-6-triggernii-midi-konvertor_id639__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-tmc-6" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-vc-1-dl-videokonvertor_id872__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-vc-1-dl-videokonvertor_id872__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-vc-1-dl" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/cd040781-9f4c-11e6-b4cc-0025908826f3_1a05b19a-ab2c-11e6-b4cc-0025908826f_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_cd040781-9f4c-11e6-b4cc-0025908826f3_1a05b19a-ab2c-11e6-b4cc-0025908826f_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-vc-1-hs" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/cd040781-9f4c-11e6-b4cc-0025908826f3_1a05b19a-ab2c-11e6-b4cc-0025908826f_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_cd040781-9f4c-11e6-b4cc-0025908826f3_1a05b19a-ab2c-11e6-b4cc-0025908826f_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-vc-1-sc" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/cd040781-9f4c-11e6-b4cc-0025908826f3_1a05b19a-ab2c-11e6-b4cc-0025908826f_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_cd040781-9f4c-11e6-b4cc-0025908826f3_1a05b19a-ab2c-11e6-b4cc-0025908826f_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-vc-1-sh" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-xi-dante-plata-rasshireniya_id1066__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-xi-dante-plata-rasshireniya_id1066__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-xi-dante" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/2a905eb5-a198-11e6-b4cc-0025908826f3_547f83a9-abfe-11e6-b4cc-0025908826f_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_2a905eb5-a198-11e6-b4cc-0025908826f3_547f83a9-abfe-11e6-b4cc-0025908826f_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-xi-madi" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/083fe779-a196-11e6-b4cc-0025908826f3_547f839e-abfe-11e6-b4cc-0025908826f_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_083fe779-a196-11e6-b4cc-0025908826f3_547f839e-abfe-11e6-b4cc-0025908826f_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-xi-reac" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/ba-330_front_ga_4.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_ba-330_front_ga_4.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-ba-330" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-r-44-e-rekorder_id435__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-r-44-e-rekorder_id435__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-r-44-e" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-r-88-rekorder_id868__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-r-88-rekorder_id868__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-r-88" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/2a905edc-a198-11e6-b4cc-0025908826f3_547f83ca-abfe-11e6-b4cc-0025908826f_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_2a905edc-a198-11e6-b4cc-0025908826f3_547f83ca-abfe-11e6-b4cc-0025908826f_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-ra-10u" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/gallery_angl_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_gallery_angl_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-ae-10" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-bc-tc-ej-kapsula-dlya-kombo_id1641__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-bc-tc-ej-kapsula-dlya-kombo_id1641__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-bc-tc-ej" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-cube-monitor-monitor_id381__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-cube-monitor-monitor_id381__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-cube-monitor" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-ec-10-el-cajon-elektronno-akusticheskii-kahon_id1069__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-ec-10-el-cajon-elektronno-akusticheskii-kahon_id1069__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-ec-10" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-ec-10m-processor_id1945__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-ec-10m-processor_id1945__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-ec-10m" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-gkc-10-kabel_id335__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-gkc-10-kabel_id335__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-gkc-10" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-gkc-10-kabel_id335__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-gkc-10-kabel_id335__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-gkc-5" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/26291.1000x_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_26291.1000x_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-hdd-250" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-kt-10-kik-trigger_id902__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-kt-10-kik-trigger_id902__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-kt-10" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-sbx-1-usb-cv-gate-midi-sinhronizator_id958__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-sbx-1-usb-cv-gate-midi-sinhronizator_id958__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-sbx-1-usb-cv-gate" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-sc-a41-kabel-kommutacionnii_id522__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-sc-a41-kabel-kommutacionnii_id522__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-sc-a41" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-scooper-sintezatornii-modul_id1011__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-scooper-sintezatornii-modul_id1011__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-scooper" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/71smql2dtql._sl1000_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_71smql2dtql._sl1000_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-sd-sh01" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland_si-ad4-800x60_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland_si-ad4-800x60_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-si-ad4" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/ef95e912-a4dd-11e6-b4cc-0025908826f3_7ef9bb67-ac09-11e6-b4cc-0025908826f_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_ef95e912-a4dd-11e6-b4cc-0025908826f3_7ef9bb67-ac09-11e6-b4cc-0025908826f_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-si-aes4" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/ef95e912-a4dd-11e6-b4cc-0025908826f3_7ef9bb67-ac09-11e6-b4cc-0025908826f_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_ef95e912-a4dd-11e6-b4cc-0025908826f3_7ef9bb67-ac09-11e6-b4cc-0025908826f_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-so-aes4" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/ef95e932-a4dd-11e6-b4cc-0025908826f3_7ef9bb87-ac09-11e6-b4cc-0025908826f_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_ef95e932-a4dd-11e6-b4cc-0025908826f3_7ef9bb87-ac09-11e6-b4cc-0025908826f_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-so-da4" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-tm-2-trigger-modul_id901__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-tm-2-trigger-modul_id901__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-tm-2" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-torcido-sintezatornii-modul_id1008__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-torcido-sintezatornii-modul_id1008__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-torcido" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/tr-09_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_tr-09_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-tr-09-roland-boutique-2" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-tr-8-ritm-mashina_id912__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-tr-8-ritm-mashina_id912__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-tr-8" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/_4.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t__4.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-tt-99" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/1473707149000_127511_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_1473707149000_127511_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-vp-03-roland-boutique-2" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/f468df547245f3d15dbf9848af588c9_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_f468df547245f3d15dbf9848af588c9_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-crossfade-m100-matte-black-m-100-u-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/650x700-73137__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_650x700-73137__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-crossfade-m100-shadow-m-100-u-sd" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/v-moda-crossfade-m-100-white-silver-_left-tilt___1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_v-moda-crossfade-m-100-white-silver-_left-tilt___1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-crossfade-m100-white-silver-m-100-u-sv" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/xfbt-g_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_xfbt-g_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-crossfade-wireless-gunmetal-xfbt-gm" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/6ea6194b9de618b59c84cc8701068a9_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_6ea6194b9de618b59c84cc8701068a9_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-crossfade-wireless-phantom-chrome-xfbt-phcrm" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/1447349832000_119744_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_1447349832000_119744_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-crossfade-wireless-rouge-xfbt-rouge" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/v-moda-crossfade-m-100-white-silver-_left-tilt___1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_v-moda-crossfade-m-100-white-silver-_left-tilt___1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-crossfade-wireless-white-silver-xfbt-sv" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/65ac92027115fb5e52e6c00bf62155d_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_65ac92027115fb5e52e6c00bf62155d_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-lp2-matte-black-metal-xfl2v-u-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-m-100-aira-naushniki_id1061__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-m-100-aira-naushniki_id1061__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-m-100-aira" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-rh-200-naushniki_id463__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-rh-200-naushniki_id463__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-rh-200" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-rh-200-naushniki_id463__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-rh-200-naushniki_id463__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-rh-200s" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-rh-300-naushniki_id464__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-rh-300-naushniki_id464__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-rh-300" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-rh-300v-naushniki-dlya-barabanschikov_id989__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-rh-300v-naushniki-dlya-barabanschikov_id989__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-rh-300v" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/e025aim6dc00swgk4sgocsck0 (1_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_e025aim6dc00swgk4sgocsck0 (1_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-rh-5" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-rh-a30-naushniki_id466__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-rh-a30-naushniki_id466__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-rh-a30" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/b7sfa7ulo7c40cgo0cgcg8s4_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_b7sfa7ulo7c40cgo0cgcg8s4_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-rh-a7-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/ed8as874moocwco4k0o00kcc_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_ed8as874moocwco4k0o00kcc_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/item-roland-rh-a7-rd" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/1zed152dlejo40cwwks8g4ww_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_1zed152dlejo40cwwks8g4ww_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-rh-a7-wh" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/rhc-25-1414-udlinitelnii-kabel-dlya-naushnikov_id1603__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_rhc-25-1414-udlinitelnii-kabel-dlya-naushnikov_id1603__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-rhc-25-1414" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/rhc-25-3535-kabel-udlinitel-dlya-naushnikov_id1602__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_rhc-25-3535-kabel-udlinitel-dlya-naushnikov_id1602__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-rhc-25-3535" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/8rl4ifsu80g840sok8ccokso_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_8rl4ifsu80g840sok8ccokso_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-rh-ed1" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/77.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_77.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-fs-6" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/fc_300_top_ga_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_fc_300_top_ga_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-fc-300" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/386.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_386.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-ev-7" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/ev57_0__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_ev57_0__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-ev-5" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/boss-es-8-programmiruemaya-pedal-pereklyuchatel-kommutator-8-effektov_id990__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_boss-es-8-programmiruemaya-pedal-pereklyuchatel-kommutator-8-effektov_id990__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-es-8" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/570.97_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_570.97_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-fs-5u" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/567.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_567.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-fs-5l" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/4c8aba3f2516a3e930149a711c497a21_1" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/4c8aba3f2516a3e930149a711c497a21_1" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-kpd-70" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/cnt70471_1" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/cnt70471_1" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-kpd-70-wh" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/boss-es-5-fut-svich-pereklyuchatel-cepei-effektov_id1080__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_boss-es-5-fut-svich-pereklyuchatel-cepei-effektov_id1080__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-es-5" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/2rshwsxtfwowwcwogw04o0w01_1" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/2rshwsxtfwowwcwogw04o0w01_1" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-rpu-3" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/dp_10_angle_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/dp_10_angle_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-dp-10" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/ab_2_top_mai_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_ab_2_top_mai_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-ab-2" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/2109.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_2109.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-pw-3" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/pk-6_top_ga_4.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_pk-6_top_ga_4.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-pk-6" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-mdh-12-krepelenie_id198__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-mdh-12-krepelenie_id198__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-mdh-12" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/76.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_76.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-fv-50l" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/75.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_75.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-fv-50h" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/boss-fv-500l-pedal-gromkosti-dlya-klavish_id538__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_boss-fv-500l-pedal-gromkosti-dlya-klavish_id538__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-fv-500l" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/73.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_73.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-fv-500h" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/585.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_585.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-fv-30l" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/580.97_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_580.97_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-fv-30h" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/574.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_574.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-fs-7" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/dp_2_angle_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_dp_2_angle_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-dp-2" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland_ks-12-_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland_ks-12-_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-ks-12" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-ks-18z-z-obraznaya-stoika-dlya-klavishnih_id118__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-ks-18z-z-obraznaya-stoika-dlya-klavishnih_id118__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-ks-18z" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-ks-g8b-klavishnaya-stoika-dlya-rd-800_id908__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-ks-g8b-klavishnaya-stoika-dlya-rd-800_id908__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-ks-g8b" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-ks-j8-stoika-dlya-jupiter_id119__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-ks-j8-stoika-dlya-jupiter_id119__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-ks-j8" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-ks-stg8-vtoroi-yarus-dlya-ks-g8_id77__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-ks-stg8-vtoroi-yarus-dlya-ks-g8_id77__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-ks-stg8" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-ks-v8-stoika-dlya-v-piano_id79__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-ks-v8-stoika-dlya-v-piano_id79__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-ks-v8" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/mdy-12_side_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_mdy-12_side_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-mdy-12" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/op-td1_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_op-td1_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-op-td1c" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/4d1b9wdgpla804ogk40w4ocg_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_4d1b9wdgpla804ogk40w4ocg_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-pds-10" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/pds-2-pad-stan__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_pds-2-pad-stan__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-pds-2" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-ss-pc1-stoika-dlya-leptopa_id628__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-ss-pc1-stoika-dlya-leptopa_id628__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-ss-pc1" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-st-a95-stoika-dlya-ba-330_id630__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-st-a95-stoika-dlya-ba-330_id630__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-st-a95" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-st-ax-stoika-dlya-ax-synth_id103__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-st-ax-stoika-dlya-ax-synth_id103__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-st-ax" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/2b02908a5e6362175fc85c6535e6eca1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/2b02908a5e6362175fc85c6535e6eca1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-ksc-70-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/roland-ksc-70-wh-stend-dlya-cifrovogo-portativnogo-fortepiano-roland-fp-30-wh_id1087__1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/roland-ksc-70-wh-stend-dlya-cifrovogo-portativnogo-fortepiano-roland-fp-30-wh_id1087__1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-ksc-70-wh" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-ksc-90-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/b326711f607b5fd2347ea19c2f918732_1" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/b326711f607b5fd2347ea19c2f918732_1" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-kscfp10-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/roland-ksc-90-wh-1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/roland-ksc-90-wh-1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-ksc-90-wh" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/accessory-ksc72w1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/accessory-ksc72w1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-ksc-72-wh" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/cnt77351_1" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/cnt77351_1" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-ksc-72-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/ksfe50_angle_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/ksfe50_angle_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-ksfe50-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/15bq31l6bbz4cko88o40g4_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_15bq31l6bbz4cko88o40g4_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-op-r26cw" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/0/bag_fr_3_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/0/thumbs/t_bag_fr_3_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/bag-fr-3" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/cs50_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_cs50_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-cs-50" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-dr-hs5-dinamicheskii-mikrofon-s-garnituroi_id386__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-dr-hs5-dinamicheskii-mikrofon-s-garnituroi_id386__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-dr-hs5" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-kd-120bkj-kik-trigger-12_id193__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-kd-120bkj-kik-trigger-12_id193__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-kd-120bkj" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/p228_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_p228_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-kd-7" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-kd-9-kik-trigger_id247__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-kd-9-kik-trigger_id247__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-kd-9" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-wearpro-mic-wpm-10-3d-stereo-mikrofon-dlya-gopro_id1042__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-wearpro-mic-wpm-10-3d-stereo-mikrofon-dlya-gopro_id1042__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-wpm-10-3d" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/2200.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_2200.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-blues-cube-cab410b" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/2501.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_2501.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-waza-212" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/2507.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_2507.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-waza-412" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-gk-3-datchik-gitarnii_id333__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-gk-3-datchik-gitarnii_id333__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-gk-3" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/888880018953-56_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_888880018953-56_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/item-roland-gk-3b-datchik-gitarnii-190" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/boss-sy-300-gitarnii-sintezator_id1002__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_boss-sy-300-gitarnii-sintezator_id1002__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-sy-300" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/boss-dd-500-processor-delay_id1690__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_boss-dd-500-processor-delay_id1690__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-dd-500" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-fc-7-pedal-upravleniya-akkompanementom_id688__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-fc-7-pedal-upravleniya-akkompanementom_id688__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-fc-7" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/boss-gp-10gk-gitarnii-processor-s-datchikom-gk-v-komplekte_id949__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_boss-gp-10gk-gitarnii-processor-s-datchikom-gk-v-komplekte_id949__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/gp-10gk" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/42463658.t5j7eekfn_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_42463658.t5j7eekfn_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-gp-10s" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/14de8d0ec9897f085b995283734cc93_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_14de8d0ec9897f085b995283734cc93_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-gr-55s-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/boss-gt-001-gitarnii-processor_id950__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_boss-gt-001-gitarnii-processor_id950__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-gt-001" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/5b6ccab810041e7459e263fee43a62a_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_5b6ccab810041e7459e263fee43a62a_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-gt-1" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/2xv3p5pbd3eo8kc0w8cc0c0o_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_2xv3p5pbd3eo8kc0w8cc0c0o_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-gt-100" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/650x700-72670__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_650x700-72670__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-me-20b" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/boss-me-25-gitarnii-processor_id551_1 (1_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_boss-me-25-gitarnii-processor_id551_1 (1_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-me-25" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/boss-me-80-processor-gitarnii_id903__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_boss-me-80-processor-gitarnii_id903__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-me-80" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/boss-rc-30-gitarnii-processor_id372__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_boss-rc-30-gitarnii-processor_id372__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-rc-30" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/boss-rc-300-gitarnii-processor_id652__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_boss-rc-300-gitarnii-processor_id652__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-rc-300" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/77d09c15eeb4e0b9c900866a51ec9a0_2_1" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/77d09c15eeb4e0b9c900866a51ec9a0_2_1" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-gr-55gk-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/4ou2e9ugw4ysk00owsk4ow08_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_4ou2e9ugw4ysk00owsk4ow08_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-br-80" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/b98a73f33ed2b96157a458b6eb9197a_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_b98a73f33ed2b96157a458b6eb9197a_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-br-800" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/cg63a0mr7y80s40kcckg0og8_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_cg63a0mr7y80s40kcckg0og8_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-dr-3" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/76f0e981a852dfd48cec43393fd32b9_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_76f0e981a852dfd48cec43393fd32b9_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-dr-880" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/js-10_front_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_js-10_front_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-eband-js-10" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/ac_3_top_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_ac_3_top_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-ac-3-gitarnaya-pedal" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/ad-2_f_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_ad-2_f_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-ad-2" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/aw-3_top_ga_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_aw-3_top_ga_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-aw-3" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/bb-1x_top_ga_4.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_bb-1x_top_ga_4.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-bb-1x" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/cnt65186 (1_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_cnt65186 (1_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-bc-1x" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/bc-2_top_ga_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_bc-2_top_ga_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-bc-2" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/bd-2_top_ga_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_bd-2_top_ga_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-bd-2" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/bd-2w_top_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_bd-2w_top_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-bd-2w" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/bf_3_top_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_bf_3_top_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-bf-3" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/boss_ce-2w_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_boss_ce-2w_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-ce-2w" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/ce_5_top_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_ce_5_top_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-ce-5" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/72ov4k4lozk0gss0os4wws44_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_72ov4k4lozk0gss0os4wws44_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-ceb-3" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/ch_1_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_ch_1_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-ch-1" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/xl_124953-tmp302_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_xl_124953-tmp302_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-cp-1x" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/cs_3_top_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_cs_3_top_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-cs-3" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/356.970 (1_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_356.970 (1_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-da-2" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/31.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_31.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-dd-3" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/32.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_32.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-dd-7" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/367.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_367.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-dm-2w" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/1564.97_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_1564.97_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-ds-1" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/377.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_377.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-ds-1x" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/0/cnt8320_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/0/thumbs/t_cnt8320_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-dd-3t" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/426.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_426.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-fb-2" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/1566.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_1566.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-fbm-1" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/23.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_23.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-fdr-1" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/1569.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_1569.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-frv-1" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/24.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_24.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-fz-5" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/1570.97_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_1570.97_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-ge-7" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/56.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_56.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-geb-7" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/boss-lmb-3-gitarnaya-pedal_id284__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_boss-lmb-3-gitarnaya-pedal_id284__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-lmb-3" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/59.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_59.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-ls-2" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/boss-md-2-gitarnaya-pedal_id285__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_boss-md-2-gitarnaya-pedal_id285__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-md-2" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/boss-ml-2-gitarnaya-pedal_id289__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_boss-ml-2-gitarnaya-pedal_id289__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-ml-2" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/boss-mo-2-gitarnaya-pedal-effektov_id847__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_boss-mo-2-gitarnaya-pedal-effektov_id847__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-mo-2" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/boss-mt-2-gitarnaya-pedal_id290__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_boss-mt-2-gitarnaya-pedal_id290__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-mt-2" TargetMode="External"/><Relationship Id="rId_hyperlink_637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/ns_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_ns_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-ns-2" TargetMode="External"/><Relationship Id="rId_hyperlink_640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/ccec3bcf20682f74119e1fa0801ad4b_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_ccec3bcf20682f74119e1fa0801ad4b_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-oc-3" TargetMode="External"/><Relationship Id="rId_hyperlink_643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/795.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_795.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-od-1x" TargetMode="External"/><Relationship Id="rId_hyperlink_646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/1578.97_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_1578.97_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-od-3" TargetMode="External"/><Relationship Id="rId_hyperlink_649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/57.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_57.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-odb-3" TargetMode="External"/><Relationship Id="rId_hyperlink_652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/29.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_29.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-os-2" TargetMode="External"/><Relationship Id="rId_hyperlink_655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/37.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_37.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-ph-3" TargetMode="External"/><Relationship Id="rId_hyperlink_658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/822.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_822.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-ps-6" TargetMode="External"/><Relationship Id="rId_hyperlink_661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/d7c8lf5wo3s4cc4cko8w8kc4_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_d7c8lf5wo3s4cc4cko8w8kc4_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-psb6u-230" TargetMode="External"/><Relationship Id="rId_hyperlink_664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/855.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_855.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-rc-1" TargetMode="External"/><Relationship Id="rId_hyperlink_667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/181.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_181.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-rc-3" TargetMode="External"/><Relationship Id="rId_hyperlink_670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/50.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_50.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-re-20" TargetMode="External"/><Relationship Id="rId_hyperlink_673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/51.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_51.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-rt-20" TargetMode="External"/><Relationship Id="rId_hyperlink_676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/1580.970 (1_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_1580.970 (1_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-rv-6" TargetMode="External"/><Relationship Id="rId_hyperlink_679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/1586.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_1586.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-sd-1" TargetMode="External"/><Relationship Id="rId_hyperlink_682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/952.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_952.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-sd-1w" TargetMode="External"/><Relationship Id="rId_hyperlink_685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/979.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_979.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-st-2" TargetMode="External"/><Relationship Id="rId_hyperlink_688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/53.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_53.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-syb-5" TargetMode="External"/><Relationship Id="rId_hyperlink_691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/1093.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_1093.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-te-2" TargetMode="External"/><Relationship Id="rId_hyperlink_694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/38.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_38.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-tr-2" TargetMode="External"/><Relationship Id="rId_hyperlink_697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/186.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_186.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-tu-3" TargetMode="External"/><Relationship Id="rId_hyperlink_700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/2489.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_2489.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-vb-2w" TargetMode="External"/><Relationship Id="rId_hyperlink_703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/46.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_46.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-ve-20" TargetMode="External"/><Relationship Id="rId_hyperlink_706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/boss-db-30-metronom_id530_1 (1_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_boss-db-30-metronom_id530_1 (1_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-db-30" TargetMode="External"/><Relationship Id="rId_hyperlink_709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/boss-db-60-metronom_id531__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_boss-db-60-metronom_id531__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-db-60" TargetMode="External"/><Relationship Id="rId_hyperlink_712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/boss-db-90-metronom_id532__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_boss-db-90-metronom_id532__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-db-90" TargetMode="External"/><Relationship Id="rId_hyperlink_715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-ga-fc-napolnii-pereklyuchatel_id728__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-ga-fc-napolnii-pereklyuchatel_id728__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-ga-fc" TargetMode="External"/><Relationship Id="rId_hyperlink_718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/boss-tu-01-klipsovii-hromaticheskii-tyuner_id1093__2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_boss-tu-01-klipsovii-hromaticheskii-tyuner_id1093__2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-tu-01" TargetMode="External"/><Relationship Id="rId_hyperlink_721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/tu-10_black_angle_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_tu-10_black_angle_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-tu-10-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/tu-10_brown_angle_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_tu-10_brown_angle_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-tu-10-bn" TargetMode="External"/><Relationship Id="rId_hyperlink_727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/tu-10_blue_angle_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_tu-10_blue_angle_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-tu-10-bu" TargetMode="External"/><Relationship Id="rId_hyperlink_730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/tu-10_red_angle_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_tu-10_red_angle_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-tu-10-rd" TargetMode="External"/><Relationship Id="rId_hyperlink_733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/tu-10_silver_angle_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_tu-10_silver_angle_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-tu-10-sv" TargetMode="External"/><Relationship Id="rId_hyperlink_736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/boss-tu-12bw-hromaticheskii-tyuner_id548__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_boss-tu-12bw-hromaticheskii-tyuner_id548__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-tu-12bw" TargetMode="External"/><Relationship Id="rId_hyperlink_739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/boss-tu-12ex-hromaticheskii-tyuner_id549__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_boss-tu-12ex-hromaticheskii-tyuner_id549__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-tu-12ex" TargetMode="External"/><Relationship Id="rId_hyperlink_742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/boss-tu-12h-hromaticheskii-tyuner_id253__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_boss-tu-12h-hromaticheskii-tyuner_id253__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-tu-12h" TargetMode="External"/><Relationship Id="rId_hyperlink_745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/boss-tu-30-tyuner-s-metronom_id1845__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_boss-tu-30-tyuner-s-metronom_id1845__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-tu-30" TargetMode="External"/><Relationship Id="rId_hyperlink_748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/boss-tu-3s-hromaticheskii-tyuner_id1844__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_boss-tu-3s-hromaticheskii-tyuner_id1844__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-tu-3s" TargetMode="External"/><Relationship Id="rId_hyperlink_751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/boss-tu-3w-hromaticheskii-tyuner_id1843__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_boss-tu-3w-hromaticheskii-tyuner_id1843__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-tu-3w-tyuner" TargetMode="External"/><Relationship Id="rId_hyperlink_754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/boss-tu-80-hromaticheskii-tyuner_id256__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_boss-tu-80-hromaticheskii-tyuner_id256__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-tu-80" TargetMode="External"/><Relationship Id="rId_hyperlink_757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/boss-tu-80-wh-hromaticheskii-tyuner_id552__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_boss-tu-80-wh-hromaticheskii-tyuner_id552__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-tu-80-wh" TargetMode="External"/><Relationship Id="rId_hyperlink_760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/boss-tu-88-bk-cifrovoi-tyuner_id415__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_boss-tu-88-bk-cifrovoi-tyuner_id415__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-tu-88-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/boss-tu-88-wh-tyuner-dlya-gitari-i-basa_id554__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_boss-tu-88-wh-tyuner-dlya-gitari-i-basa_id554__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-tu-88-wh" TargetMode="External"/><Relationship Id="rId_hyperlink_766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/bk-7m_top_ga_6.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_bk-7m_top_ga_6.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/item-roland-bk-7m" TargetMode="External"/><Relationship Id="rId_hyperlink_769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-sys-512-system-500-sintezatornii-analogovii-modul-oscilyator-vco_id1056__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-sys-512-system-500-sintezatornii-analogovii-modul-oscilyator-vco_id1056__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-sys-512" TargetMode="External"/><Relationship Id="rId_hyperlink_772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-sys-521-system-500-sintezatornii-analogovii-modul-filtr-vcf_id1057__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-sys-521-system-500-sintezatornii-analogovii-modul-filtr-vcf_id1057__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-sys-521" TargetMode="External"/><Relationship Id="rId_hyperlink_775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-sys-530-system-500-sintezatornii-analogovii-modul-usilitel-vca_id1058__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-sys-530-system-500-sintezatornii-analogovii-modul-usilitel-vca_id1058__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-sys-530" TargetMode="External"/><Relationship Id="rId_hyperlink_778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-sys-540-system-500-sintezatornii-analogovii-modul-env-lfo_id1059__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-sys-540-system-500-sintezatornii-analogovii-modul-env-lfo_id1059__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-sys-540-2env-lfo" TargetMode="External"/><Relationship Id="rId_hyperlink_781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-system-1m-sintezatornii-modul_id1007__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-system-1m-sintezatornii-modul_id1007__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/item-roland-system-1m-zvukovoi-modul-417" TargetMode="External"/><Relationship Id="rId_hyperlink_784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/td-11_top_ga_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_td-11_top_ga_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-td-11" TargetMode="External"/><Relationship Id="rId_hyperlink_787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-td-25-barabannii-modul_id1001__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-td-25-barabannii-modul_id1001__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-td-25" TargetMode="External"/><Relationship Id="rId_hyperlink_790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/td-30_top_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_td-30_top_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-td-30" TargetMode="External"/><Relationship Id="rId_hyperlink_793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/888880022552-12_4.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_888880022552-12_4.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/item-roland-a-01" TargetMode="External"/><Relationship Id="rId_hyperlink_796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/888880022552-95_4.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_888880022552-95_4.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/item-roland-a-01k" TargetMode="External"/><Relationship Id="rId_hyperlink_799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/bitrazer_front_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_bitrazer_front_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-bitrazer" TargetMode="External"/><Relationship Id="rId_hyperlink_802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/boss-ve-1-vokalnaya-pedal-eho_id992__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_boss-ve-1-vokalnaya-pedal-eho_id992__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-ve-1" TargetMode="External"/><Relationship Id="rId_hyperlink_805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-ve-5" TargetMode="External"/><Relationship Id="rId_hyperlink_808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/boss-ve-5-rd-vokalnii-processor_id714__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_boss-ve-5-rd-vokalnii-processor_id714__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-ve-5-rd" TargetMode="External"/><Relationship Id="rId_hyperlink_811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/boss-ve-5-wh-vokalnii-processor_id706__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_boss-ve-5-wh-vokalnii-processor_id706__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-ve-5-wh" TargetMode="External"/><Relationship Id="rId_hyperlink_814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/boss-ve-8-processor-effektov_id1089__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_boss-ve-8-processor-effektov_id1089__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-ve-8" TargetMode="External"/><Relationship Id="rId_hyperlink_817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-vt-12-vokalnii-trener_id736__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-vt-12-vokalnii-trener_id736__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-vt-12" TargetMode="External"/><Relationship Id="rId_hyperlink_820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-vt-12-bu-vokalnii-trener_id754__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-vt-12-bu-vokalnii-trener_id754__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-vt-12-bu" TargetMode="External"/><Relationship Id="rId_hyperlink_823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-vt-12-or-vokalnii-trener_id755__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-vt-12-or-vokalnii-trener_id755__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-vt-12-or" TargetMode="External"/><Relationship Id="rId_hyperlink_826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-vt-3-vokalnii-processor_id914__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-vt-3-vokalnii-processor_id914__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-vt-3" TargetMode="External"/><Relationship Id="rId_hyperlink_829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/a0yl7y0u3tc8c4ggcoso4o084_1" TargetMode="External"/><Relationship Id="rId_hyperlink_830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/a0yl7y0u3tc8c4ggcoso4o084_1" TargetMode="External"/><Relationship Id="rId_hyperlink_831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-ve-2" TargetMode="External"/><Relationship Id="rId_hyperlink_832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/46.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_46.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-ve-20" TargetMode="External"/><Relationship Id="rId_hyperlink_835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/888880022677-33_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_888880022677-33_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-vo-1" TargetMode="External"/><Relationship Id="rId_hyperlink_838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/5eec1rvtzqsc88gog0gk8cgg_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_5eec1rvtzqsc88gog0gk8cgg_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-a-300pro-r" TargetMode="External"/><Relationship Id="rId_hyperlink_841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/e89e6eab8bbdcbcfbe4e504dd1c3af8_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_e89e6eab8bbdcbcfbe4e504dd1c3af8_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-a-49-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/a-500pro_top_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_a-500pro_top_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-a-500pro-r" TargetMode="External"/><Relationship Id="rId_hyperlink_847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/bwjk5vzkhggkwkgcksgo8cos_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_bwjk5vzkhggkwkgcksgo8cos_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-a-800pro-r" TargetMode="External"/><Relationship Id="rId_hyperlink_850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/fc41f304b393095bf9c5751128d5a98_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_fc41f304b393095bf9c5751128d5a98_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-a-88" TargetMode="External"/><Relationship Id="rId_hyperlink_853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-k-25m-klaviatura-dlya-modulei-serii-boutique_id1039__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-k-25m-klaviatura-dlya-modulei-serii-boutique_id1039__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-k-25m" TargetMode="External"/><Relationship Id="rId_hyperlink_856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/cqz1kb9m2cggcw40g8ow8ws0_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_cqz1kb9m2cggcw40g8ow8ws0_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-a-49-wh" TargetMode="External"/><Relationship Id="rId_hyperlink_859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-r-05-rekorder-wave-mp3_id462__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-r-05-rekorder-wave-mp3_id462__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-r-05" TargetMode="External"/><Relationship Id="rId_hyperlink_862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-r-26-rekorder_id646__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-r-26-rekorder_id646__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-r-26" TargetMode="External"/><Relationship Id="rId_hyperlink_865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/0/cnt7494_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/0/thumbs/t_cnt7494_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-r-07-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-ua-1010-vneshnii-audiointerfeis-usb_id474__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-ua-1010-vneshnii-audiointerfeis-usb_id474__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-ua-1010" TargetMode="External"/><Relationship Id="rId_hyperlink_871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-ua-11-mk2-vneshnii-audiointerfeis-usb-duo-capture_id851__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-ua-11-mk2-vneshnii-audiointerfeis-usb-duo-capture_id851__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-ua-11-mk2" TargetMode="External"/><Relationship Id="rId_hyperlink_874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-ua-1610-vneshnii-audiointerfeis-usb_id852__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-ua-1610-vneshnii-audiointerfeis-usb_id852__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-ua-1610" TargetMode="External"/><Relationship Id="rId_hyperlink_877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-ua-22-vneshnii-audiointerfeis-duo-capture-ex_id739__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-ua-22-vneshnii-audiointerfeis-duo-capture-ex_id739__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-ua-22" TargetMode="External"/><Relationship Id="rId_hyperlink_880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-ua-33-vneshnii-audiointerfeis-usb-tri-capture_id478__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-ua-33-vneshnii-audiointerfeis-usb-tri-capture_id478__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-ua-33" TargetMode="External"/><Relationship Id="rId_hyperlink_883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-ua-55-vneshnii-audiointerfeis-usb-quad-capture_id475__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-ua-55-vneshnii-audiointerfeis-usb-quad-capture_id475__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-ua-55-usb" TargetMode="External"/><Relationship Id="rId_hyperlink_886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-mobile-ua-m10-usb-audiointerfeis_id957__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-mobile-ua-m10-usb-audiointerfeis_id957__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-ua-m10" TargetMode="External"/><Relationship Id="rId_hyperlink_889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-super-ua-ua-s10-usb-audio-interfeis_id983__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-super-ua-ua-s10-usb-audio-interfeis_id983__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-ua-s10" TargetMode="External"/><Relationship Id="rId_hyperlink_892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-um-one-mk2-interfeis_id740__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-um-one-mk2-interfeis_id740__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-um-one-mk2" TargetMode="External"/><Relationship Id="rId_hyperlink_895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-us-20-pereklyuchatel-dlya-gk-modulei_id350__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-us-20-pereklyuchatel-dlya-gk-modulei_id350__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-us-20" TargetMode="External"/><Relationship Id="rId_hyperlink_898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/uwf_1_n2994x199_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_uwf_1_n2994x199_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-uwf" TargetMode="External"/><Relationship Id="rId_hyperlink_901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/0/rubix24_main_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/0/thumbs/t_rubix24_main_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-rubix24" TargetMode="External"/><Relationship Id="rId_hyperlink_904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/6or900vdbtkw8gokw0kgc8001_1" TargetMode="External"/><Relationship Id="rId_hyperlink_905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/6or900vdbtkw8gokw0kgc8001_1" TargetMode="External"/><Relationship Id="rId_hyperlink_906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-um-one-mk2" TargetMode="External"/><Relationship Id="rId_hyperlink_907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/16gnmttr3vk0sccgoocokg4k1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/16gnmttr3vk0sccgoocokg4k1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-rubix22" TargetMode="External"/><Relationship Id="rId_hyperlink_910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/rubix44_2_ga3_1" TargetMode="External"/><Relationship Id="rId_hyperlink_911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/rubix44_2_ga3_1" TargetMode="External"/><Relationship Id="rId_hyperlink_912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-rubix44" TargetMode="External"/><Relationship Id="rId_hyperlink_913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-r-mix-programma_id654__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-r-mix-programma_id654__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-r-mix" TargetMode="External"/><Relationship Id="rId_hyperlink_916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/boss-psa-230s-blok-pitaniya-9v-500ma_id546__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_boss-psa-230s-blok-pitaniya-9v-500ma_id546__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-psa-230s" TargetMode="External"/><Relationship Id="rId_hyperlink_919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/boss-rc-202-lup-stanciya_id1088__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_boss-rc-202-lup-stanciya_id1088__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-rc-202" TargetMode="External"/><Relationship Id="rId_hyperlink_922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/boss-rc-505-frazovii-sempler_id864__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_boss-rc-505-frazovii-sempler_id864__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-rc-505" TargetMode="External"/><Relationship Id="rId_hyperlink_925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-sp-404sx-frazovii-sempler_id467__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-sp-404sx-frazovii-sempler_id467__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-sp-404sx" TargetMode="External"/><Relationship Id="rId_hyperlink_928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/ax_synth_angle_fisheye_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_ax_synth_angle_fisheye_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-ax-synth" TargetMode="External"/><Relationship Id="rId_hyperlink_931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/33b1df1e3e04ad6717e99375b923a65_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_33b1df1e3e04ad6717e99375b923a65_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-ax-synth-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-driftbox-r-analogovii-sintezator_id1035__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-driftbox-r-analogovii-sintezator_id1035__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-driftbox-r" TargetMode="External"/><Relationship Id="rId_hyperlink_937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-e-a7-sintezator_id1031__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-e-a7-sintezator_id1031__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-e-a7" TargetMode="External"/><Relationship Id="rId_hyperlink_940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/cgehqj4eoyogooow84c80wcw1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/cgehqj4eoyogooow84c80wcw1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-sh-4d" TargetMode="External"/><Relationship Id="rId_hyperlink_943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-gaia-sh-01-analogovii-sintezator_id541__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-gaia-sh-01-analogovii-sintezator_id541__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-gaia-sh-01" TargetMode="External"/><Relationship Id="rId_hyperlink_946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/jd-xa_dr_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_jd-xa_dr_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-jd-xa" TargetMode="External"/><Relationship Id="rId_hyperlink_949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-jp-08-sintezatornii-modul_id1036__4.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-jp-08-sintezatornii-modul_id1036__4.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-jp-08" TargetMode="External"/><Relationship Id="rId_hyperlink_952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-ju-06-sintezatornii-modul_id1038__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-ju-06-sintezatornii-modul_id1038__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-ju-06" TargetMode="External"/><Relationship Id="rId_hyperlink_955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/jupiter-80_top_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_jupiter-80_top_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-jupiter-80" TargetMode="External"/><Relationship Id="rId_hyperlink_958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-jx-03-sintezatornii-modul_id1037__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-jx-03-sintezatornii-modul_id1037__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-jx-03" TargetMode="External"/><Relationship Id="rId_hyperlink_961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-syr-e84-evrorek-keis_id1689__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-syr-e84-evrorek-keis_id1689__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-syr-e84" TargetMode="External"/><Relationship Id="rId_hyperlink_964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-system-500-complete-set-analogovii-modulnii-sintezator-sys-512-sys-521-sys-530-sys-540-sys-572-syr-e84_id1072__3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-system-500-complete-set-analogovii-modulnii-sintezator-sys-512-sys-521-sys-530-sys-540-sys-572-syr-e84_id1072__3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-sys-500cs" TargetMode="External"/><Relationship Id="rId_hyperlink_967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-sys-572-system-500-sintezatornii-analogovii-modul-effetktor-phase-shifter-delay-lfo_id1060__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-sys-572-system-500-sintezatornii-analogovii-modul-effetktor-phase-shifter-delay-lfo_id1060__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-sys-572" TargetMode="External"/><Relationship Id="rId_hyperlink_970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-system-8-modulnii-sintezator_id1096__3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-system-8-modulnii-sintezator_id1096__3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-system-8" TargetMode="External"/><Relationship Id="rId_hyperlink_973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/tb-03_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_tb-03_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-tb-03-roland-boutique-2-419" TargetMode="External"/><Relationship Id="rId_hyperlink_976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-tb-3-bas-sintezator_id911__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-tb-3-bas-sintezator_id911__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-tb-3" TargetMode="External"/><Relationship Id="rId_hyperlink_979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/9e5535a3801912a4794158b64338e42_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_9e5535a3801912a4794158b64338e42_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-system-1" TargetMode="External"/><Relationship Id="rId_hyperlink_982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/0/gokeys_main_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/0/thumbs/t_gokeys_main_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-go-61k" TargetMode="External"/><Relationship Id="rId_hyperlink_985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/0/a3aa115e709aff22cdad25be7d7bf67_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/0/thumbs/t_a3aa115e709aff22cdad25be7d7bf67_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-xps-10" TargetMode="External"/><Relationship Id="rId_hyperlink_988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/2m0imjy83dickk8ws0scw4sc1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/2m0imjy83dickk8ws0scw4sc1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-juno-ds61" TargetMode="External"/><Relationship Id="rId_hyperlink_991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/74f95dab4f31a1b59838b871d30e1e01_1" TargetMode="External"/><Relationship Id="rId_hyperlink_992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/74f95dab4f31a1b59838b871d30e1e01_1" TargetMode="External"/><Relationship Id="rId_hyperlink_993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-fa-06" TargetMode="External"/><Relationship Id="rId_hyperlink_994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/bk-5_top_ga5_1" TargetMode="External"/><Relationship Id="rId_hyperlink_995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/bk-5_top_ga5_1" TargetMode="External"/><Relationship Id="rId_hyperlink_996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-bk-5" TargetMode="External"/><Relationship Id="rId_hyperlink_997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/jupiter-50_top_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/jupiter-50_top_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-jupiter-50" TargetMode="External"/><Relationship Id="rId_hyperlink_1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/bk-3-bk_top_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/bk-3-bk_top_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-bk-3-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/vr-09_hands_ipad_ga6_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/vr-09_hands_ipad_ga6_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-vr-09-b" TargetMode="External"/><Relationship Id="rId_hyperlink_1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/f10a83b8b8413f722baea65eaa299a61_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/f10a83b8b8413f722baea65eaa299a61_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-fa-07" TargetMode="External"/><Relationship Id="rId_hyperlink_1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/gokeys_07_ga_6_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/gokeys_07_ga_6_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-go-61k" TargetMode="External"/><Relationship Id="rId_hyperlink_1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/integra-7_front_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/integra-7_front_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-integra-7" TargetMode="External"/><Relationship Id="rId_hyperlink_1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/ax-edge_red_front_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/ax-edge_red_front_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-ax-edge-b" TargetMode="External"/><Relationship Id="rId_hyperlink_1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/6e714a898bb648a25751de0d0ba20c11_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/6e714a898bb648a25751de0d0ba20c11_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-fa-06-black-keys" TargetMode="External"/><Relationship Id="rId_hyperlink_1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/5eec1rvtzqsc88gog0gk8cgg_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_5eec1rvtzqsc88gog0gk8cgg_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-a-300pro-r" TargetMode="External"/><Relationship Id="rId_hyperlink_1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/e89e6eab8bbdcbcfbe4e504dd1c3af8_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_e89e6eab8bbdcbcfbe4e504dd1c3af8_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-a-49-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/cqz1kb9m2cggcw40g8ow8ws0_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_cqz1kb9m2cggcw40g8ow8ws0_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-a-49-wh" TargetMode="External"/><Relationship Id="rId_hyperlink_1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/a-500pro_top_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_a-500pro_top_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-a-500pro-r" TargetMode="External"/><Relationship Id="rId_hyperlink_1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/bwjk5vzkhggkwkgcksgo8cos_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_bwjk5vzkhggkwkgcksgo8cos_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-a-800pro-r" TargetMode="External"/><Relationship Id="rId_hyperlink_1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/fc41f304b393095bf9c5751128d5a98_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_fc41f304b393095bf9c5751128d5a98_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-a-88" TargetMode="External"/><Relationship Id="rId_hyperlink_1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/ajczrlw2ad4wosg8sco4ggco2_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/ajczrlw2ad4wosg8sco4ggco2_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-fa-08" TargetMode="External"/><Relationship Id="rId_hyperlink_1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/fantom_6_top_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/fantom_6_top_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-fantom-6" TargetMode="External"/><Relationship Id="rId_hyperlink_1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/fantom_7_top_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/fantom_7_top_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-fantom-7" TargetMode="External"/><Relationship Id="rId_hyperlink_1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/fantom_8_top_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/fantom_8_top_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-fantom-8" TargetMode="External"/><Relationship Id="rId_hyperlink_1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/gallery_juno-ds88_stan6_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/gallery_juno-ds88_stan6_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-juno-ds88" TargetMode="External"/><Relationship Id="rId_hyperlink_1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/e-x20_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/e-x20_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-e-x20" TargetMode="External"/><Relationship Id="rId_hyperlink_1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/4e21d2704178958bc4666525d8055a71_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/4e21d2704178958bc4666525d8055a71_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-mc-707" TargetMode="External"/><Relationship Id="rId_hyperlink_1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/fantom-06_top_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/fantom-06_top_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-fantom-06" TargetMode="External"/><Relationship Id="rId_hyperlink_1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/fantom-07_top_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/fantom-07_top_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-fantom-07" TargetMode="External"/><Relationship Id="rId_hyperlink_1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/fantom-08_top_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/fantom-08_top_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-fantom-08" TargetMode="External"/><Relationship Id="rId_hyperlink_1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/e-x10_top_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/e-x10_top_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-e-x10" TargetMode="External"/><Relationship Id="rId_hyperlink_1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/e-x30_main_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/e-x30_main_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-e-x30" TargetMode="External"/><Relationship Id="rId_hyperlink_1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/42ishiljdh114pkpftdb79qptqzgfeg1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/42ishiljdh114pkpftdb79qptqzgfeg1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-e-x50" TargetMode="External"/><Relationship Id="rId_hyperlink_1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/120efb2bed21a7ae2cdc4ee0bb5ce2b1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/120efb2bed21a7ae2cdc4ee0bb5ce2b1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-jd-xi" TargetMode="External"/><Relationship Id="rId_hyperlink_1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/6pfv8myyr1wcskogk4kk4wgs1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/6pfv8myyr1wcskogk4kk4wgs1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-sp-404mk" TargetMode="External"/><Relationship Id="rId_hyperlink_1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-fr-1x-bk-cifrovoi-akkordeon_id1096__2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-fr-1x-bk-cifrovoi-akkordeon_id1096__2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-fr-1x-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-fr-1x-rd-cifrovoi-akkordeon-krasnii_id676__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-fr-1x-rd-cifrovoi-akkordeon-krasnii_id676__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-fr-1x-rd" TargetMode="External"/><Relationship Id="rId_hyperlink_1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-fr-1xb-bk-cifrovoi-bayan_id691___3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-fr-1xb-bk-cifrovoi-bayan_id691___3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-fr-1xb-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-fr-3x-bk-cifrovoi-akkordeon_id160__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-fr-3x-bk-cifrovoi-akkordeon_id160__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-fr-3x-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/6ainl91guf0g8s48gww000k0_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_6ainl91guf0g8s48gww000k0_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-fr-3x-wh" TargetMode="External"/><Relationship Id="rId_hyperlink_1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/fr-3xb_top_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_fr-3xb_top_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-fr-3xb-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-fr-3xb-wh-cifrovoi-bayan_id168__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-fr-3xb-wh-cifrovoi-bayan_id168__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-fr-3xb-wh" TargetMode="External"/><Relationship Id="rId_hyperlink_1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/dba0i4twn9k4so8404kws4g8o (1_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_dba0i4twn9k4so8404kws4g8o (1_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-fr-4x-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-fr-4x-rd-elektronnii-akkordeon_id1967__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-fr-4x-rd-elektronnii-akkordeon_id1967__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-fr-4x-rd" TargetMode="External"/><Relationship Id="rId_hyperlink_1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-fr-5-7-akkumulyator-dlya-bayanov-i-akkordeonov-fr-5-7_id580__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-fr-5-7-akkumulyator-dlya-bayanov-i-akkordeonov-fr-5-7_id580__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-fr-5-battery" TargetMode="External"/><Relationship Id="rId_hyperlink_1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-fr-8x-bk_id226__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-fr-8x-bk_id226__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-fr-8x-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/ddeea4vxp40kwg44ko8kcoos_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_ddeea4vxp40kwg44ko8kcoos_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-fr-8x-rd" TargetMode="External"/><Relationship Id="rId_hyperlink_1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/fr-8xb-bk_open_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_fr-8xb-bk_open_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-fr-8xb-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-fr-8xb-rd-cifrovoi-bayan_id866__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-fr-8xb-rd-cifrovoi-bayan_id866__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-fr-8xb-rd" TargetMode="External"/><Relationship Id="rId_hyperlink_1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/roland-fr-4xb-bk-elektronnii-bayan_id1948__1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/roland-fr-4xb-bk-elektronnii-bayan_id1948__1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-fr-4xb-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/783d112d0612e2848ff0b3af61c4d563_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/783d112d0612e2848ff0b3af61c4d563_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-fr-1xb-rd" TargetMode="External"/><Relationship Id="rId_hyperlink_1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/fr-4xb_rd_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/fr-4xb_rd_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-fr-4xb-rd" TargetMode="External"/><Relationship Id="rId_hyperlink_1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-bk-3-wh-sintezator-s-avtoakkompanimentom_id1390__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-bk-3-wh-sintezator-s-avtoakkompanimentom_id1390__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-bk-3-wh" TargetMode="External"/><Relationship Id="rId_hyperlink_1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-bk-5-or-sintezator-s-avtoakkompanimentom_id1269__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-bk-5-or-sintezator-s-avtoakkompanimentom_id1269__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-bk-5-or" TargetMode="External"/><Relationship Id="rId_hyperlink_1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-bk-9-sintezator-s-avtoakkompanimentom_id1478__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-bk-9-sintezator-s-avtoakkompanimentom_id1478__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-bk-9" TargetMode="External"/><Relationship Id="rId_hyperlink_1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/bitrazer_front_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_bitrazer_front_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-bitrazer" TargetMode="External"/><Relationship Id="rId_hyperlink_1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-vr-09-v-combo-cifrovoi-organ_id1415__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-vr-09-v-combo-cifrovoi-organ_id1415__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-vr-09" TargetMode="External"/><Relationship Id="rId_hyperlink_1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/0/roland-aerophone-ae-10g-duhovoi-instrument_id1994__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/0/thumbs/t_roland-aerophone-ae-10g-duhovoi-instrument_id1994__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-ae-10g" TargetMode="External"/><Relationship Id="rId_hyperlink_1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/kc-80_main_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/kc-80_main_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-kc-80" TargetMode="External"/><Relationship Id="rId_hyperlink_1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/cnt72701_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/cnt72701_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-kc-990" TargetMode="External"/><Relationship Id="rId_hyperlink_1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/td-1kpx_main_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_td-1kpx_main_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-td-1kpx-mds-tdkp1" TargetMode="External"/><Relationship Id="rId_hyperlink_1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/td-30k_kit_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_td-30k_kit_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-td-30k-mds-12v" TargetMode="External"/><Relationship Id="rId_hyperlink_1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/td-30kv_kit_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_td-30kv_kit_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-td-30kv1-td-30kv2-mds-25" TargetMode="External"/><Relationship Id="rId_hyperlink_1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/td-4kp_kit_ga_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_td-4kp_kit_ga_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-td-4kp" TargetMode="External"/><Relationship Id="rId_hyperlink_1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/0/bcc49f43b0709828efdf3b8e73877d6_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/0/thumbs/t_bcc49f43b0709828efdf3b8e73877d6_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-td-1dmk" TargetMode="External"/><Relationship Id="rId_hyperlink_1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/0/td-27kv_back_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/0/thumbs/t_td-27kv_back_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-td-27kv-mds-std2" TargetMode="External"/><Relationship Id="rId_hyperlink_1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/b83556528963dea8dba59ed023217683_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/b83556528963dea8dba59ed023217683_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-td-25k-mds-9v" TargetMode="External"/><Relationship Id="rId_hyperlink_1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/24ve9t8uoicgk8ccskg88gc85_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/24ve9t8uoicgk8ccskg88gc85_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-td-50k" TargetMode="External"/><Relationship Id="rId_hyperlink_1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/7bcadec57972663fb62a0d3d1c09d361_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/7bcadec57972663fb62a0d3d1c09d361_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-td-1kv" TargetMode="External"/><Relationship Id="rId_hyperlink_1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/1dif7jirkyo08wwsgows804k1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/1dif7jirkyo08wwsgows804k1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-spd-30-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/roland-td-11k-mds-4v-elektronnaya-udarnaya-ustanovka_id1450__3_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/roland-td-11k-mds-4v-elektronnaya-udarnaya-ustanovka_id1450__3_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-td-11k-mds-4v" TargetMode="External"/><Relationship Id="rId_hyperlink_1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/6ace22452ddc6cd71a4326aba1672721_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/6ace22452ddc6cd71a4326aba1672721_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-td-11kv-mds-4v" TargetMode="External"/><Relationship Id="rId_hyperlink_1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/34789086675d2ac3cb09d99885ae5d21_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/34789086675d2ac3cb09d99885ae5d21_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-td-25kv-mds-9sc" TargetMode="External"/><Relationship Id="rId_hyperlink_1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/8950240b99db383ccf37bd00773be2e1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/8950240b99db383ccf37bd00773be2e1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-td-1kpx2" TargetMode="External"/><Relationship Id="rId_hyperlink_1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/previe1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/previe1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-td-50kv" TargetMode="External"/><Relationship Id="rId_hyperlink_1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/7eom3lqfiww0wkgokw8wsc4_3_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/7eom3lqfiww0wkgokw8wsc4_3_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-td-17kv-mds-4v" TargetMode="External"/><Relationship Id="rId_hyperlink_1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/4359e3831bd88aaec9d0d9042cfbb2e1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/4359e3831bd88aaec9d0d9042cfbb2e1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-pm-100" TargetMode="External"/><Relationship Id="rId_hyperlink_1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/gallery_td-17kvx_angl1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/gallery_td-17kvx_angl1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-td-17kvx-mds-4kvx" TargetMode="External"/><Relationship Id="rId_hyperlink_1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/2bacd434f014b233eebd19c20852dad_3_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/2bacd434f014b233eebd19c20852dad_3_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-td-17k-l-mds-4v" TargetMode="External"/><Relationship Id="rId_hyperlink_1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/e0ed87c18d46e81e96123d8897ccad07_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/e0ed87c18d46e81e96123d8897ccad07_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-td-1k" TargetMode="External"/><Relationship Id="rId_hyperlink_1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/tm-6_pro_to1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/tm-6_pro_to1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-tm-6pro" TargetMode="External"/><Relationship Id="rId_hyperlink_1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/td-27kv_back_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/td-27kv_back_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-td-27kv-mds-std2" TargetMode="External"/><Relationship Id="rId_hyperlink_1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/vad306_back_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/vad306_back_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-vad306" TargetMode="External"/><Relationship Id="rId_hyperlink_1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/vad503_angle_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/vad503_angle_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-vad503" TargetMode="External"/><Relationship Id="rId_hyperlink_1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/vad506_angle_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/vad506_angle_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-vad506" TargetMode="External"/><Relationship Id="rId_hyperlink_1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/td-07kv_back_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/td-07kv_back_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-td-07kv" TargetMode="External"/><Relationship Id="rId_hyperlink_1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/td-07dmk_back_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/td-07dmk_back_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-td-07dmk" TargetMode="External"/><Relationship Id="rId_hyperlink_1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/td-07kx_front_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/td-07kx_front_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-td-07kx" TargetMode="External"/><Relationship Id="rId_hyperlink_1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/td-07kvx_back_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/td-07kvx_back_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-td-07kvx" TargetMode="External"/><Relationship Id="rId_hyperlink_1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/cnt90321_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/cnt90321_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-vad103" TargetMode="External"/><Relationship Id="rId_hyperlink_1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/cnt89522_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/cnt89522_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-vad706-gs" TargetMode="External"/><Relationship Id="rId_hyperlink_1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/td-17kv2_angle_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/td-17kv2_angle_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-td-17kv2-mds-com" TargetMode="External"/><Relationship Id="rId_hyperlink_1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/td-17kvx2_back_ga2_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/td-17kvx2_back_ga2_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-td-17kvx2" TargetMode="External"/><Relationship Id="rId_hyperlink_1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/gallery_img_1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/gallery_img_1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-td-27kv2" TargetMode="External"/><Relationship Id="rId_hyperlink_1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/vad307_front_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/vad307_front_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-vad307" TargetMode="External"/><Relationship Id="rId_hyperlink_1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/td-50kv2_back_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/td-50kv2_back_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-td-50kv2" TargetMode="External"/><Relationship Id="rId_hyperlink_1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/vad507_mai1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/vad507_mai1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-vad507" TargetMode="External"/><Relationship Id="rId_hyperlink_1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/td-02kv_front_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/td-02kv_front_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-td-02kv" TargetMode="External"/><Relationship Id="rId_hyperlink_1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/cnt89521_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/cnt89521_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-vad706-1" TargetMode="External"/><Relationship Id="rId_hyperlink_1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/td-02k_top_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/td-02k_top_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-td-02k" TargetMode="External"/><Relationship Id="rId_hyperlink_1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/33k8tlyytbuoccg880k8s8g01_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/33k8tlyytbuoccg880k8s8g01_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-vad504" TargetMode="External"/><Relationship Id="rId_hyperlink_1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/td-50k2_mai1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/td-50k2_mai1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-td-50k2" TargetMode="External"/><Relationship Id="rId_hyperlink_1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/rt-30h_top_angle_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_rt-30h_top_angle_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-rt-30h" TargetMode="External"/><Relationship Id="rId_hyperlink_1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/rt-30hr_top_ga_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_rt-30hr_top_ga_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-rt-30hr" TargetMode="External"/><Relationship Id="rId_hyperlink_1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/rt-30k_top_ga_4.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_rt-30k_top_ga_4.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-rt-30k" TargetMode="External"/><Relationship Id="rId_hyperlink_1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/spd-30_top_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_spd-30_top_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-spd-30" TargetMode="External"/><Relationship Id="rId_hyperlink_1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/spd-sx_top_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_spd-sx_top_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-spd-sx" TargetMode="External"/><Relationship Id="rId_hyperlink_1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/hpd-20_top_ga_4.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_hpd-20_top_ga_4.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-hpd-20" TargetMode="External"/><Relationship Id="rId_hyperlink_1303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/2yo6r1n5vy4g84cs080sgc4c_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_2yo6r1n5vy4g84cs080sgc4c_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-cy-5" TargetMode="External"/><Relationship Id="rId_hyperlink_1306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/6nf5x06wurcwwgo0800s04ok_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_6nf5x06wurcwwgo0800s04ok_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-cy-8" TargetMode="External"/><Relationship Id="rId_hyperlink_1309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/fd8-xlarge__2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_fd8-xlarge__2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-fd-8" TargetMode="External"/><Relationship Id="rId_hyperlink_1312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/kd-140-bc_front_angle_ga_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_kd-140-bc_front_angle_ga_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-kd-140" TargetMode="External"/><Relationship Id="rId_hyperlink_1315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/1m80vclxyoskkk8804800g8o_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_1m80vclxyoskkk8804800g8o_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/item-roland-kd-140-bc" TargetMode="External"/><Relationship Id="rId_hyperlink_1318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/kd_a22_main_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_kd_a22_main_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/item-roland-kd-a-22" TargetMode="External"/><Relationship Id="rId_hyperlink_1321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/c9j4o8t3pmgwcwg4ooog0koc_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_c9j4o8t3pmgwcwg4ooog0koc_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-pd-105bkj" TargetMode="External"/><Relationship Id="rId_hyperlink_1324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/er6gs2wxzjwco0ws4ckgw444_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_er6gs2wxzjwco0ws4ckgw444_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-pd-105x" TargetMode="External"/><Relationship Id="rId_hyperlink_1327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/ese139b3p40k04kkwkwww0w8_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_ese139b3p40k04kkwkwww0w8_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-pd-108-bc-ped" TargetMode="External"/><Relationship Id="rId_hyperlink_1330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/28hjo5vgwuhww08c4s4g8o4o_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_28hjo5vgwuhww08c4s4g8o4o_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-pd-125x" TargetMode="External"/><Relationship Id="rId_hyperlink_1333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/ezcu90ld55c8owwossgwcs04_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_ezcu90ld55c8owwossgwcs04_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-pd-128-bc" TargetMode="External"/><Relationship Id="rId_hyperlink_1336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-pd-128s-bc-ped-barabannii_id725__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-pd-128s-bc-ped-barabannii_id725__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-pd-128s-bc" TargetMode="External"/><Relationship Id="rId_hyperlink_1339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/3i2wda7bh9esoc44okcosgkg_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_3i2wda7bh9esoc44okcosgkg_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-pd-8" TargetMode="External"/><Relationship Id="rId_hyperlink_1342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/4tglrs4b1fy8wc40gsws4sww_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_4tglrs4b1fy8wc40gsws4sww_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-pd-85bk" TargetMode="External"/><Relationship Id="rId_hyperlink_1345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/pdx-100_front_ga_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_pdx-100_front_ga_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-pdx-100" TargetMode="External"/><Relationship Id="rId_hyperlink_1348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/pdx-6_front_angle_ga_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_pdx-6_front_angle_ga_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-pdx-6" TargetMode="External"/><Relationship Id="rId_hyperlink_1351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/pdx_8_angle_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_pdx_8_angle_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-pdx-8" TargetMode="External"/><Relationship Id="rId_hyperlink_1354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/boss-psb-230eu-blok-pitaniya-9v-2000ma_id586__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_boss-psb-230eu-blok-pitaniya-9v-2000ma_id586__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/item-roland-psb-230eu" TargetMode="External"/><Relationship Id="rId_hyperlink_1357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/p36op0v5cwg80go0k0oggoc_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_p36op0v5cwg80go0k0oggoc_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/item-roland-rmp-5a" TargetMode="External"/><Relationship Id="rId_hyperlink_1360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/vh_11_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_vh_11_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/item-roland-vh-11" TargetMode="External"/><Relationship Id="rId_hyperlink_1363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/e29sayzqtz40cowkgsssskkk_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_e29sayzqtz40cowkgsssskkk_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-vh-13-mg" TargetMode="External"/><Relationship Id="rId_hyperlink_1366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/a31k7eyv1zc40kcs8og4wk8s_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_a31k7eyv1zc40kcs8og4wk8s_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-mdy-25" TargetMode="External"/><Relationship Id="rId_hyperlink_1369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/apc_33_angle_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_apc_33_angle_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-apc-33" TargetMode="External"/><Relationship Id="rId_hyperlink_1372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/boss-bbs-24-nizkii-barnii-stul_id1715_1 (1_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_boss-bbs-24-nizkii-barnii-stul_id1715_1 (1_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-bbs-24" TargetMode="External"/><Relationship Id="rId_hyperlink_1375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/boss-bbs-30-visokii-barnii-stul_id1716__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_boss-bbs-30-visokii-barnii-stul_id1716__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-bbs-30" TargetMode="External"/><Relationship Id="rId_hyperlink_1378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/cy-12c_top_ga_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_cy-12c_top_ga_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-cy-12c" TargetMode="External"/><Relationship Id="rId_hyperlink_1381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/cy-13r_top_ga_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_cy-13r_top_ga_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-cy-13r" TargetMode="External"/><Relationship Id="rId_hyperlink_1384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/cy-14c-mg_top_ga_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_cy-14c-mg_top_ga_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-cy-14c" TargetMode="External"/><Relationship Id="rId_hyperlink_1387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/5o3ru749hao8k0w8kwokg8ks_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_5o3ru749hao8k0w8kwokg8ks_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-cy-14c-mg" TargetMode="External"/><Relationship Id="rId_hyperlink_1390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/3pv11knbu94wockowoggw0ow_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_3pv11knbu94wockowoggw0ow_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-cy-14c-sv" TargetMode="External"/><Relationship Id="rId_hyperlink_1393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/8d5c2cghzww84kc0ggos8000_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_8d5c2cghzww84kc0ggos8000_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-cy-15r-mg" TargetMode="External"/><Relationship Id="rId_hyperlink_1396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/5qvjw4tlyacc400kooowowk0_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_5qvjw4tlyacc400kooowowk0_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-cy-15r-sv" TargetMode="External"/><Relationship Id="rId_hyperlink_1399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/3c576be50299c281d77c91818f001c6_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_3c576be50299c281d77c91818f001c6_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-cym-10" TargetMode="External"/><Relationship Id="rId_hyperlink_1402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/9itly1dmgxcsg0gkkksw0o8w_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_9itly1dmgxcsg0gkkksw0o8w_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-mdh-25" TargetMode="External"/><Relationship Id="rId_hyperlink_1405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/dap-3x_pedal_throne_ga_1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/dap-3x_pedal_throne_ga_1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-dap-3x" TargetMode="External"/><Relationship Id="rId_hyperlink_1408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-kc-110-klavishnii-kombo_id387__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-kc-110-klavishnii-kombo_id387__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-kc-110" TargetMode="External"/><Relationship Id="rId_hyperlink_1411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-kc-150usd-klavishnii-kombo_id388__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-kc-150usd-klavishnii-kombo_id388__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-kc-150" TargetMode="External"/><Relationship Id="rId_hyperlink_1414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-kc-350usd-klavishnii-kombo_id389__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-kc-350usd-klavishnii-kombo_id389__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-kc-350" TargetMode="External"/><Relationship Id="rId_hyperlink_1417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-kc-550usd-klavishnii-kombo_id390__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-kc-550usd-klavishnii-kombo_id390__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-kc-550" TargetMode="External"/><Relationship Id="rId_hyperlink_1420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-kc-60m-klavishnii-kombo_id391__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-kc-60m-klavishnii-kombo_id391__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-kc-60m" TargetMode="External"/><Relationship Id="rId_hyperlink_1423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-kc-880-klavishnii-kombo_id392__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-kc-880-klavishnii-kombo_id392__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-kc-880" TargetMode="External"/><Relationship Id="rId_hyperlink_1426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-mobile-ac-kompaktnii-akusticheskii-kombo_id735__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-mobile-ac-kompaktnii-akusticheskii-kombo_id735__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-mobile-ac" TargetMode="External"/><Relationship Id="rId_hyperlink_1429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-mobile-ba-kompaktnii-kombo_id734__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-mobile-ba-kompaktnii-kombo_id734__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-mobile-ba" TargetMode="External"/><Relationship Id="rId_hyperlink_1432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/0/kc-200-kombo-dlya-klavishnih-instrumentov_id1694__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/0/thumbs/t_kc-200-kombo-dlya-klavishnih-instrumentov_id1694__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-kc-200" TargetMode="External"/><Relationship Id="rId_hyperlink_1435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/0/cnt7270_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/0/thumbs/t_cnt7270_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-kc-220" TargetMode="External"/><Relationship Id="rId_hyperlink_1438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/ac-33_angle_2_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_ac-33_angle_2_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-ac-33" TargetMode="External"/><Relationship Id="rId_hyperlink_1441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/ac-33-rw_front_gal (1_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_ac-33-rw_front_gal (1_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-ac-33-rw" TargetMode="External"/><Relationship Id="rId_hyperlink_1444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/ac-40_front_ga_5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_ac-40_front_ga_5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-ac-40" TargetMode="External"/><Relationship Id="rId_hyperlink_1447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/5bmsg2oagx8ows4ogkg8swsc_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_5bmsg2oagx8ows4ogkg8swsc_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-ac-60" TargetMode="External"/><Relationship Id="rId_hyperlink_1450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/ac-60-rw_angle_1_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_ac-60-rw_angle_1_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-ac-60-rw" TargetMode="External"/><Relationship Id="rId_hyperlink_1453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/blues_cube_artist_front_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_blues_cube_artist_front_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-blues-cube-artist" TargetMode="External"/><Relationship Id="rId_hyperlink_1456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/42472142.9ful6buzi_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_42472142.9ful6buzi_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-blues-cube-artist-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_1459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/blues-cube-hot-bk-gitarnii-usilitel_id1520__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_blues-cube-hot-bk-gitarnii-usilitel_id1520__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-blues-cube-hot-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_1462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/blues-cube-hot-gitarnii-usilitel_id1501__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_blues-cube-hot-gitarnii-usilitel_id1501__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-blues-cube-hot-vb" TargetMode="External"/><Relationship Id="rId_hyperlink_1465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/blues_cube_stage_front_ga_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_blues_cube_stage_front_ga_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-blues-cube-stage" TargetMode="External"/><Relationship Id="rId_hyperlink_1468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/bluescube_tour_front_ga_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_bluescube_tour_front_ga_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-blues-cube-tour" TargetMode="External"/><Relationship Id="rId_hyperlink_1471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/cube_street_ex_angle_1_ga_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_cube_street_ex_angle_1_ga_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-cube-street-ex" TargetMode="External"/><Relationship Id="rId_hyperlink_1474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-cube-120xl-bass-gitarnii-kombo_id355__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-cube-120xl-bass-gitarnii-kombo_id355__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-cube-120xl-bass" TargetMode="External"/><Relationship Id="rId_hyperlink_1477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-cube-20xl-bass-gitarnii-kombo_id357__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-cube-20xl-bass-gitarnii-kombo_id357__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-cube-20xl-bass" TargetMode="External"/><Relationship Id="rId_hyperlink_1480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-cube-60-xl-bass-gitarnii-kombo_id360__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-cube-60-xl-bass-gitarnii-kombo_id360__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-cube-60-xl-bass" TargetMode="External"/><Relationship Id="rId_hyperlink_1483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-cube-lm-wh-gitarnii-kombo_id843__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-cube-lm-wh-gitarnii-kombo_id843__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-cube-lm-wh" TargetMode="External"/><Relationship Id="rId_hyperlink_1486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-cube-lt-bk-gitarnii-kombo_id842__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-cube-lt-bk-gitarnii-kombo_id842__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-cube-lt-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_1489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-cube-lt-wh-gitarnii-kombo_id857__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-cube-lt-wh-gitarnii-kombo_id857__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-cube-lt-wh" TargetMode="External"/><Relationship Id="rId_hyperlink_1492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-cube-st-black-gitarnii-kombo_id320__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-cube-st-black-gitarnii-kombo_id320__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-cube-st-black" TargetMode="External"/><Relationship Id="rId_hyperlink_1495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-cube-st-red-gitarnii-kombo_id354__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-cube-st-red-gitarnii-kombo_id354__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-cube-st-red-gitarnii-kombo" TargetMode="External"/><Relationship Id="rId_hyperlink_1498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/jc_01_front_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_jc_01_front_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-jc-01b" TargetMode="External"/><Relationship Id="rId_hyperlink_1501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-jc-22-jazz-chorus-gitarnii-kombo_id1126__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-jc-22-jazz-chorus-gitarnii-kombo_id1126__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-jc-22" TargetMode="External"/><Relationship Id="rId_hyperlink_1504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-jc-40-gitarnii-usilitel-jazz-chorus_id1032__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-jc-40-gitarnii-usilitel-jazz-chorus_id1032__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-jc-40" TargetMode="External"/><Relationship Id="rId_hyperlink_1507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/a7fe292f-cdc9-11e6-9f19-b8975aa94f02_a7fe2930-cdc9-11e6-9f19-b8975aa94f02.resize_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_a7fe292f-cdc9-11e6-9f19-b8975aa94f02_a7fe2930-cdc9-11e6-9f19-b8975aa94f02.resize_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-ktn-100" TargetMode="External"/><Relationship Id="rId_hyperlink_1510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/a538310a27c330a608b360a88209f1a_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_a538310a27c330a608b360a88209f1a_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-ktn-100-212" TargetMode="External"/><Relationship Id="rId_hyperlink_1513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/456388-_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_456388-_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-ktn-50" TargetMode="External"/><Relationship Id="rId_hyperlink_1516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/web_image boss katana head ktn-head -61101118_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_web_image boss katana head ktn-head -61101118_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-ktn-head-katana" TargetMode="External"/><Relationship Id="rId_hyperlink_1519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-mcb-rx-basovii-kombo_id343__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-mcb-rx-basovii-kombo_id343__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-mcb-rx" TargetMode="External"/><Relationship Id="rId_hyperlink_1522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-mcube-rx-gitarnii-kombo_id345__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-mcube-rx-gitarnii-kombo_id345__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/item-roland-mcube-rx-gitarnii-kombo-291" TargetMode="External"/><Relationship Id="rId_hyperlink_1525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-cube-lt-rd-gitarnii-kombo_id856__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-cube-lt-rd-gitarnii-kombo_id856__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-cube-lt-rd" TargetMode="External"/><Relationship Id="rId_hyperlink_1528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/mobile_cube_right_side_ga4_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/mobile_cube_right_side_ga4_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-mb-cube" TargetMode="External"/><Relationship Id="rId_hyperlink_1531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/ous4h02dtj4wok0804wwcs41_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/ous4h02dtj4wok0804wwcs41_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-m-cube-gx" TargetMode="External"/><Relationship Id="rId_hyperlink_1534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/3swfm65npyyowoo0ko0gws0s1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/3swfm65npyyowoo0ko0gws0s1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-m-cube-gxr" TargetMode="External"/><Relationship Id="rId_hyperlink_1537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/apt240qhjz4gkcosg884sg4k1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/apt240qhjz4gkcosg884sg4k1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-m-cube-gxw" TargetMode="External"/><Relationship Id="rId_hyperlink_1540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/mobile_ac_angle_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/mobile_ac_angle_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-mobile-ac" TargetMode="External"/><Relationship Id="rId_hyperlink_1543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/2501.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_2501.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-waza-212" TargetMode="External"/><Relationship Id="rId_hyperlink_1546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/2507.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_2507.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-waza-412" TargetMode="External"/><Relationship Id="rId_hyperlink_1549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/2515.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_2515.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-waza-head" TargetMode="External"/><Relationship Id="rId_hyperlink_1552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/ac-33-rw_front_gal (1_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_ac-33-rw_front_gal (1_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-ac-33-rw" TargetMode="External"/><Relationship Id="rId_hyperlink_1555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/ac-40_front_ga_5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_ac-40_front_ga_5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-ac-40" TargetMode="External"/><Relationship Id="rId_hyperlink_1558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/5bmsg2oagx8ows4ogkg8swsc_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_5bmsg2oagx8ows4ogkg8swsc_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-ac-60" TargetMode="External"/><Relationship Id="rId_hyperlink_1561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/ac-60-rw_angle_1_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_ac-60-rw_angle_1_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-ac-60-rw" TargetMode="External"/><Relationship Id="rId_hyperlink_1564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/ac-33_angle_2_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_ac-33_angle_2_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-ac-33" TargetMode="External"/><Relationship Id="rId_hyperlink_1567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/cube-10gx_front_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/cube-10gx_front_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-cube-10gx" TargetMode="External"/><Relationship Id="rId_hyperlink_1570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-pm-03-monitor-dlya-barabanschikov_id648__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-pm-03-monitor-dlya-barabanschikov_id648__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-pm-03" TargetMode="External"/><Relationship Id="rId_hyperlink_1573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-pm-10-usilitel_id220__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-pm-10-usilitel_id220__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-pm-10" TargetMode="External"/><Relationship Id="rId_hyperlink_1576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/0/pm-200_front_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/0/thumbs/t_pm-200_front_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-pm-200" TargetMode="External"/><Relationship Id="rId_hyperlink_1579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/gallery_front_blac_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_gallery_front_blac_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-gp-607-pe" TargetMode="External"/><Relationship Id="rId_hyperlink_1582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/gp607-pw_dr_ga_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_gp607-pw_dr_ga_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-gp-607-pw" TargetMode="External"/><Relationship Id="rId_hyperlink_1585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/cnt5094_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_cnt5094_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-rg-3f-pe-ksg-04-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_1588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/hp603_cb_dr_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_hp603_cb_dr_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-hp603-cb" TargetMode="External"/><Relationship Id="rId_hyperlink_1591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/cnt6253_4.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_cnt6253_4.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-hp603-cr" TargetMode="External"/><Relationship Id="rId_hyperlink_1594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/xx-2016042202342600001-roland hp603-wh ksc-80-w_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_xx-2016042202342600001-roland hp603-wh ksc-80-w_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-hp603-wh" TargetMode="External"/><Relationship Id="rId_hyperlink_1597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-hp605-cb-cifrovoe-pianino_id1019__2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-hp605-cb-cifrovoe-pianino_id1019__2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-hp605-cb" TargetMode="External"/><Relationship Id="rId_hyperlink_1600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/hp605_cr_dr_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_hp605_cr_dr_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-hp605-cr" TargetMode="External"/><Relationship Id="rId_hyperlink_1603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/hp605_pe_dr_ga_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_hp605_pe_dr_ga_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-hp605-pe" TargetMode="External"/><Relationship Id="rId_hyperlink_1606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/hp605_wh_dr_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_hp605_wh_dr_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-hp605-wh" TargetMode="External"/><Relationship Id="rId_hyperlink_1609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/lx-17_pe_dr_ga_4.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_lx-17_pe_dr_ga_4.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-lx-17-pe-ksc-82-pe" TargetMode="External"/><Relationship Id="rId_hyperlink_1612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/lx-17_pw_dr_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_lx-17_pw_dr_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-lx-17-pw-ksc-82-pw" TargetMode="External"/><Relationship Id="rId_hyperlink_1615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/lx-7_bw_dr_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_lx-7_bw_dr_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-lx-7-bw-ksc-84-bw" TargetMode="External"/><Relationship Id="rId_hyperlink_1618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/lx-7_cb_dr_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_lx-7_cb_dr_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-lx-7-cb-ksc-84-cb" TargetMode="External"/><Relationship Id="rId_hyperlink_1621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/lx-7_pe_dr_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_lx-7_pe_dr_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-lx-7-pe-ksc-84-pe" TargetMode="External"/><Relationship Id="rId_hyperlink_1624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/0/hp702_angle_charcoal_black_ga1_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/0/thumbs/t_hp702_angle_charcoal_black_ga1_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-hp702-ch" TargetMode="External"/><Relationship Id="rId_hyperlink_1627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/0/hp702_angle_white_ga1_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/0/thumbs/t_hp702_angle_white_ga1_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-hp702-wh" TargetMode="External"/><Relationship Id="rId_hyperlink_1630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/0/1f03d9e0cec38e6b864e3de7efef9041_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/0/thumbs/t_1f03d9e0cec38e6b864e3de7efef9041_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-hp702-dr" TargetMode="External"/><Relationship Id="rId_hyperlink_1633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/0/gallery_hp702_angle_light_oa1_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/0/thumbs/t_gallery_hp702_angle_light_oa1_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-hp702-la" TargetMode="External"/><Relationship Id="rId_hyperlink_1636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/0/hp704_angle_dark_rosewood_ga1_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/0/thumbs/t_hp704_angle_dark_rosewood_ga1_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-hp704-dr" TargetMode="External"/><Relationship Id="rId_hyperlink_1639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/0/hp704_angle_charcoal_black_ga1_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/0/thumbs/t_hp704_angle_charcoal_black_ga1_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-hp704-ch" TargetMode="External"/><Relationship Id="rId_hyperlink_1642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/0/hp704_angle_white_ga1_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/0/thumbs/t_hp704_angle_white_ga1_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-hp704-wh" TargetMode="External"/><Relationship Id="rId_hyperlink_1645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/0/hp704la_00_1021_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/0/thumbs/t_hp704la_00_1021_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-hp704-la" TargetMode="External"/><Relationship Id="rId_hyperlink_1648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/0/gallery_lx705_angle_dark_rosewoo_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/0/thumbs/t_gallery_lx705_angle_dark_rosewoo_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-lx705-dr" TargetMode="External"/><Relationship Id="rId_hyperlink_1651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/304769-300800-lx705_a_c1_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_304769-300800-lx705_a_c1_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-lx705-ch" TargetMode="External"/><Relationship Id="rId_hyperlink_1654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/0/cnt7726_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/0/thumbs/t_cnt7726_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-lx706-dr" TargetMode="External"/><Relationship Id="rId_hyperlink_1657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/cnt7726_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_cnt7726_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-lx706-pe" TargetMode="External"/><Relationship Id="rId_hyperlink_1660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/cnt7726_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_cnt7726_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-lx705-pe" TargetMode="External"/><Relationship Id="rId_hyperlink_1663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/0/lx708-ch_1_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/0/thumbs/t_lx708-ch_1_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-lx708-ch" TargetMode="External"/><Relationship Id="rId_hyperlink_1666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/7ydj8slxukg008cc0cos08cc4_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/7ydj8slxukg008cc0cos08cc4_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-hp605-wh" TargetMode="External"/><Relationship Id="rId_hyperlink_1669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/dajcy1lq8jcw40g884oo40ws1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/dajcy1lq8jcw40g884oo40ws1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-hp605-cr" TargetMode="External"/><Relationship Id="rId_hyperlink_1672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/72snwajo248w4cwo004wocog1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/72snwajo248w4cwo004wocog1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-hp605-cb" TargetMode="External"/><Relationship Id="rId_hyperlink_1675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/e62h2wfd5zc4ow0wc4s4cs441_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/e62h2wfd5zc4ow0wc4s4cs441_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-f-140r-wh" TargetMode="External"/><Relationship Id="rId_hyperlink_1678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/rp501r-cb_dr_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/rp501r-cb_dr_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-rp501r-cb" TargetMode="External"/><Relationship Id="rId_hyperlink_1681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/rx94r8ej66o844gcg044c0w_1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/rx94r8ej66o844gcg044c0w_1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-f-140r-cb" TargetMode="External"/><Relationship Id="rId_hyperlink_1684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/hp605_s_ga_7_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/hp605_s_ga_7_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-hp605-pe" TargetMode="External"/><Relationship Id="rId_hyperlink_1687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/rp501r-wh_main_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/rp501r-wh_main_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-rp501r-wh" TargetMode="External"/><Relationship Id="rId_hyperlink_1690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/rp501r_cr_f_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/rp501r_cr_f_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-rp501r-cr" TargetMode="External"/><Relationship Id="rId_hyperlink_1693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/cnt72617_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/cnt72617_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-rp102" TargetMode="External"/><Relationship Id="rId_hyperlink_1696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/gopiano_main_ga_1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/gopiano_main_ga_1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-go-61p" TargetMode="External"/><Relationship Id="rId_hyperlink_1699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/fp-30_wh_top_ga_1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/fp-30_wh_top_ga_1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-fp-30-wh" TargetMode="External"/><Relationship Id="rId_hyperlink_1702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/6o29kkvqvjgow4g8k004ss804_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/6o29kkvqvjgow4g8k004ss804_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-hp603-acr" TargetMode="External"/><Relationship Id="rId_hyperlink_1705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/hp601_cr_en_f_ga2_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/hp601_cr_en_f_ga2_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-hp601-cr" TargetMode="External"/><Relationship Id="rId_hyperlink_1708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/roland-fp-30-bk-cifrovoe-pianino_id1677__5_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/roland-fp-30-bk-cifrovoe-pianino_id1677__5_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-fp-30-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_1711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/cnt77261_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/cnt77261_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-lx706-ch" TargetMode="External"/><Relationship Id="rId_hyperlink_1714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/300778-1539790024301_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/300778-1539790024301_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-lx705-la" TargetMode="External"/><Relationship Id="rId_hyperlink_1717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/eswv5nju2u8gg8cckkogw8gs_1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/eswv5nju2u8gg8cckkogw8gs_1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-fp-90-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_1720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/12445822_802_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/12445822_802_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-hp601-wh-ksc-92-wh" TargetMode="External"/><Relationship Id="rId_hyperlink_1723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/gp607-pw_dr_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/gp607-pw_dr_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-gp607-pw" TargetMode="External"/><Relationship Id="rId_hyperlink_1726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/img_217003_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/img_217003_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-fp-90-wh" TargetMode="External"/><Relationship Id="rId_hyperlink_1729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/fp-60_b_t_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/fp-60_b_t_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-fp-60-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_1732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/fp-60_w_t_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/fp-60_w_t_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-fp-60-wh" TargetMode="External"/><Relationship Id="rId_hyperlink_1735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/rp701-dr_left_end_block_ga5_5" TargetMode="External"/><Relationship Id="rId_hyperlink_1736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/rp701-dr_left_end_block_ga5_5" TargetMode="External"/><Relationship Id="rId_hyperlink_1737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-rp701-dr" TargetMode="External"/><Relationship Id="rId_hyperlink_1738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/rp701-cb_left_end_block_ga5_2" TargetMode="External"/><Relationship Id="rId_hyperlink_1739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/rp701-cb_left_end_block_ga5_2" TargetMode="External"/><Relationship Id="rId_hyperlink_1740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-rp701-cb" TargetMode="External"/><Relationship Id="rId_hyperlink_1741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/rp701-la_left_end_block_ga5_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/rp701-la_left_end_block_ga5_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-rp701-la" TargetMode="External"/><Relationship Id="rId_hyperlink_1744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/rp701-wh_left_end_block_ga5_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/rp701-wh_left_end_block_ga5_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-rp701-wh" TargetMode="External"/><Relationship Id="rId_hyperlink_1747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/fp-30x-bk_top_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/fp-30x-bk_top_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-fp-30x-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_1750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/fp-30x-wh_angle_x-stand_ga7_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/fp-30x-wh_angle_x-stand_ga7_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-fp-30x-wh" TargetMode="External"/><Relationship Id="rId_hyperlink_1753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/fp-60x-bk_top_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/fp-60x-bk_top_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-fp-60x-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_1756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/fp-60x-wh_panel_ga7_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/fp-60x-wh_panel_ga7_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-fp-60x-wh" TargetMode="External"/><Relationship Id="rId_hyperlink_1759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/f701-cb_front_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/f701-cb_front_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-f701-cb" TargetMode="External"/><Relationship Id="rId_hyperlink_1762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/f701-la_panel_ga8_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/f701-la_panel_ga8_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-f701-la" TargetMode="External"/><Relationship Id="rId_hyperlink_1765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/f701-wh_front_ga6_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/f701-wh_front_ga6_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-f701-wh" TargetMode="External"/><Relationship Id="rId_hyperlink_1768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/fp-90x-bk_top_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/fp-90x-bk_top_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-fp-90x-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_1771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/fp-90x-wh_angle_stand_pedalboard_ga7_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/fp-90x-wh_angle_stand_pedalboard_ga7_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-fp-90x-wh" TargetMode="External"/><Relationship Id="rId_hyperlink_1774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/gallery_lx708_angle_polish_whit1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/gallery_lx708_angle_polish_whit1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-lx708-pw" TargetMode="External"/><Relationship Id="rId_hyperlink_1777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/rd-88_top_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/rd-88_top_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-rd-88" TargetMode="External"/><Relationship Id="rId_hyperlink_1780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/gallery_angle_white_clos1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/gallery_angle_white_clos1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-gp609-pw" TargetMode="External"/><Relationship Id="rId_hyperlink_1783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/a5a2f1e4e74e384d7c1e84a89d10f721_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/a5a2f1e4e74e384d7c1e84a89d10f721_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-rp302-crl" TargetMode="External"/><Relationship Id="rId_hyperlink_1786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/gallery_to1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/gallery_to1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-rd-2000" TargetMode="External"/><Relationship Id="rId_hyperlink_1789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/gallery_hp704_angle_polished_ebon2_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/gallery_hp704_angle_polished_ebon2_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-hp704-pe" TargetMode="External"/><Relationship Id="rId_hyperlink_1792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/roland-lx-708-pe-chernii-polirovannii_id199_1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/roland-lx-708-pe-chernii-polirovannii_id199_1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-lx708-pe" TargetMode="External"/><Relationship Id="rId_hyperlink_1795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/rp30_01_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/rp30_01_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-rp30" TargetMode="External"/><Relationship Id="rId_hyperlink_1798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/rp107_angle_left_open_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/rp107_angle_left_open_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-rp107" TargetMode="External"/><Relationship Id="rId_hyperlink_1801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/4nhx3hdq0ew7yt9boxczkpgzx4s4kd51_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/4nhx3hdq0ew7yt9boxczkpgzx4s4kd51_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-fp-e50-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_1804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/rmmmm7trq2b2mnfyq7638b12b6f6ekt1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/rmmmm7trq2b2mnfyq7638b12b6f6ekt1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-f107-bkx" TargetMode="External"/><Relationship Id="rId_hyperlink_1807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/dp603_pe-f_open-e_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/dp603_pe-f_open-e_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-dp603-pe" TargetMode="External"/><Relationship Id="rId_hyperlink_1810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/0/gopiano_main_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/0/thumbs/t_gopiano_main_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-go-61p" TargetMode="External"/><Relationship Id="rId_hyperlink_1813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/dp-90se-pe_angle_open_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_dp-90se-pe_angle_open_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-dp90s-epe" TargetMode="External"/><Relationship Id="rId_hyperlink_1816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/dp-90se-pw_angle_open_ga_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_dp-90se-pw_angle_open_ga_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-dp90s-epw" TargetMode="External"/><Relationship Id="rId_hyperlink_1819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/6h0xvq3lpb0gko0s4o0oc8803_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/6h0xvq3lpb0gko0s4o0oc8803_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-dp603-pw" TargetMode="External"/><Relationship Id="rId_hyperlink_1822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/hp-504-cb_angle_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_hp-504-cb_angle_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-hp504-cb" TargetMode="External"/><Relationship Id="rId_hyperlink_1825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-hp504-rw-cifrovoe-pianino-bez-stenda_id1549__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-hp504-rw-cifrovoe-pianino-bez-stenda_id1549__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-hp504-rw" TargetMode="External"/><Relationship Id="rId_hyperlink_1828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/3nm819aq7jk0ocgw00gkgc04_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_3nm819aq7jk0ocgw00gkgc04_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-hp504-wh" TargetMode="External"/><Relationship Id="rId_hyperlink_1831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/hpi-50e_angle_ga__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_hpi-50e_angle_ga__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-hpi-50-erw" TargetMode="External"/><Relationship Id="rId_hyperlink_1834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/kf-10-ko__5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_kf-10-ko__5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-kf-10-ko" TargetMode="External"/><Relationship Id="rId_hyperlink_1837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/kf-10-kw__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_kf-10-kw__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/item-roland-kf-10-kw-pianino-245" TargetMode="External"/><Relationship Id="rId_hyperlink_1840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/0/rp102_f_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/0/thumbs/t_rp102_f_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-rp102" TargetMode="External"/><Relationship Id="rId_hyperlink_1843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/lx-5-la_front_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/lx-5-la_front_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-lx-5-la-ksl-5-la" TargetMode="External"/><Relationship Id="rId_hyperlink_1846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/lx-5-dr_angle_left_ga2_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/lx-5-dr_angle_left_ga2_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-lx-5-dr-ksl-5-dr" TargetMode="External"/><Relationship Id="rId_hyperlink_1849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/lx-5-ch_front_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/lx-5-ch_front_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-lx-5-ch-ksl-5-ch" TargetMode="External"/><Relationship Id="rId_hyperlink_1852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/dp603_cb-dr_open-5-e_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_dp603_cb-dr_open-5-e_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-dp-603-cb" TargetMode="External"/><Relationship Id="rId_hyperlink_1855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/dp-90e-cb_angle_open_gal (1_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_dp-90e-cb_angle_open_gal (1_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-dp90-ecb" TargetMode="External"/><Relationship Id="rId_hyperlink_1858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-fp-30-bk-cifrovoe-pianino_id1677__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-fp-30-bk-cifrovoe-pianino_id1677__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-fp-30-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_1861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/fp-30_bk_ga_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_fp-30_bk_ga_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-fp-30-bk-kpd-70-bk-ksc-70-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_1864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/fp-30_wh_top_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_fp-30_wh_top_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-fp-30-wh" TargetMode="External"/><Relationship Id="rId_hyperlink_1867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/fp-30_wh_ga_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_fp-30_wh_ga_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-fp-30-wh-kpd-70-wh-ksc-70-wh" TargetMode="External"/><Relationship Id="rId_hyperlink_1870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-fp-50-bk-cifrovoe-pianino_id1472__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-fp-50-bk-cifrovoe-pianino_id1472__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-fp-50-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_1873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/fp-50-wh_top_ga_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_fp-50-wh_top_ga_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-fp-50-wh" TargetMode="External"/><Relationship Id="rId_hyperlink_1876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/1ac6c4dd11146d609a46f9b99894816_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_1ac6c4dd11146d609a46f9b99894816_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-fp-80-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_1879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/fp-80-wh_top_ga_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_fp-80-wh_top_ga_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-fp-80-wh" TargetMode="External"/><Relationship Id="rId_hyperlink_1882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/eswv5nju2u8gg8cckkogw8gs_6.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_eswv5nju2u8gg8cckkogw8gs_6.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-fp-90-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_1885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/fp-90-wh-cifrovoe-fortepiano_id1613__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_fp-90-wh-cifrovoe-fortepiano_id1613__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-fp-90-wh" TargetMode="External"/><Relationship Id="rId_hyperlink_1888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/rd-300nx_angle_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_rd-300nx_angle_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-rd-300nx" TargetMode="External"/><Relationship Id="rId_hyperlink_1891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/rd-64_top_ga_4.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_rd-64_top_ga_4.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-rd-64" TargetMode="External"/><Relationship Id="rId_hyperlink_1894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/rd-800_top_ga_5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_rd-800_top_ga_5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-rd-800" TargetMode="External"/><Relationship Id="rId_hyperlink_1897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/xx-2016111408041300004-roland rp501r-cb._2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_xx-2016111408041300004-roland rp501r-cb._2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-rp501-cb" TargetMode="External"/><Relationship Id="rId_hyperlink_1900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/xx-2016111408041300005-roland rp501r-rw &#1094;&#1080;&#1092;&#1088;&#1086;&#1074;&#1086;&#1077; &#1092;&#1086;&#1088;&#1090;&#1077;&#1087;&#1080;&#1072;&#1085;&#1086;._4.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_xx-2016111408041300005-roland rp501r-rw &#1094;&#1080;&#1092;&#1088;&#1086;&#1074;&#1086;&#1077; &#1092;&#1086;&#1088;&#1090;&#1077;&#1087;&#1080;&#1072;&#1085;&#1086;._4.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-rp501-cr" TargetMode="External"/><Relationship Id="rId_hyperlink_1903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/1ny7y42dgcw0w48o44s44g00_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_1ny7y42dgcw0w48o44s44g00_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-rp501-wh" TargetMode="External"/><Relationship Id="rId_hyperlink_1906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/0/gallery_fp-10_to_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/0/thumbs/t_gallery_fp-10_to_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-fp-10-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_1909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/0/go-88p_top_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/0/thumbs/t_go-88p_top_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-go-88p" TargetMode="External"/><Relationship Id="rId_hyperlink_1912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/bnc_05_bk2_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_bnc_05_bk2_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-bnc-05" TargetMode="External"/><Relationship Id="rId_hyperlink_1915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/c2jlyq3j55sgo0gcw8ck88wo_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_c2jlyq3j55sgo0gcw8ck88wo_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-bnc-05-bk2" TargetMode="External"/><Relationship Id="rId_hyperlink_1918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/bnc-05-mc__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_bnc-05-mc__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-bnc-05-mc" TargetMode="External"/><Relationship Id="rId_hyperlink_1921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/2laq0y7ua3s48sw0g8w8scoo_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_2laq0y7ua3s48sw0g8w8scoo_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-bnc-05-wh" TargetMode="External"/><Relationship Id="rId_hyperlink_1924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/2laq0y7ua3s48sw0g8w8scoo_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_2laq0y7ua3s48sw0g8w8scoo_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-bnc-05wh-t" TargetMode="External"/><Relationship Id="rId_hyperlink_1927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/bnc_11_wh_angle_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_bnc_11_wh_angle_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-bnc-11-wh" TargetMode="External"/><Relationship Id="rId_hyperlink_1930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/bu6g6zc25ygo0448ow008wg8_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_bu6g6zc25ygo0448ow008wg8_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-bnc-15-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_1933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/bnc_11_bk_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_bnc_11_bk_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-bnc-11-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_1936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/8pk0mvyhkksogsc0wkk8ow4o_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_8pk0mvyhkksogsc0wkk8ow4o_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-dh-01" TargetMode="External"/><Relationship Id="rId_hyperlink_1939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/1gay3wybostckg04o0okgkkk_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_1gay3wybostckg04o0okgkkk_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-dt-1" TargetMode="External"/><Relationship Id="rId_hyperlink_1942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/235971.970x_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_235971.970x_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-fr-5-battery-pack" TargetMode="External"/><Relationship Id="rId_hyperlink_1945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-kpd-90-bk-stend-s-pedalyami-dlya-fp-90-bk_id1134__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-kpd-90-bk-stend-s-pedalyami-dlya-fp-90-bk_id1134__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-kpd-90-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_1948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/kpd-90-wh__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_kpd-90-wh__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-kpd-90-wh" TargetMode="External"/><Relationship Id="rId_hyperlink_1951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-ksc-44-bkj-klavishnii-stend-dlya-fp-50-bk_id29__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-ksc-44-bkj-klavishnii-stend-dlya-fp-50-bk_id29__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-ksc-44-bkj" TargetMode="External"/><Relationship Id="rId_hyperlink_1954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/3m0lu3lqhw84cc4c4okgwc88_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_3m0lu3lqhw84cc4c4okgwc88_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-ksc-44-whj" TargetMode="External"/><Relationship Id="rId_hyperlink_1957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-ksc-68-cb-klavishnii-stend-dlya-f-20-cb_id921__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-ksc-68-cb-klavishnii-stend-dlya-f-20-cb_id921__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-ksc-68-cb" TargetMode="External"/><Relationship Id="rId_hyperlink_1960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-ksc-68-dw-klavishnii-stend-dlya-f-20-dw_id922__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-ksc-68-dw-klavishnii-stend-dlya-f-20-dw_id922__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-ksc-68-dw" TargetMode="External"/><Relationship Id="rId_hyperlink_1963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-ksc-70-bk-stend-dlya-cifrovogo-portativnogo-fortepiano-roland-fp-30-bk_id1085__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-ksc-70-bk-stend-dlya-cifrovogo-portativnogo-fortepiano-roland-fp-30-bk_id1085__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-ksc-70-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_1966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-ksc-70-wh-stend-dlya-cifrovogo-portativnogo-fortepiano-roland-fp-30-wh_id1087__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-ksc-70-wh-stend-dlya-cifrovogo-portativnogo-fortepiano-roland-fp-30-wh_id1087__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-ksc-70-wh" TargetMode="External"/><Relationship Id="rId_hyperlink_1969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-ksc-76-bk-klavishnii-stend-dlya-fp-80_id923__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-ksc-76-bk-klavishnii-stend-dlya-fp-80_id923__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-ksc-76-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_1972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-ksc-76-wh-klavishnii-stend-dlya-fp-80_id924__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-ksc-76-wh-klavishnii-stend-dlya-fp-80_id924__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-ksc-76-wh" TargetMode="External"/><Relationship Id="rId_hyperlink_1975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-ksc-90-bk-stend-dlya-fp-90-bk_id1136__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-ksc-90-bk-stend-dlya-fp-90-bk_id1136__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-ksc-90-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_1978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-ksc-90-wh-stend-dlya-fp-90-wh_id1137__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-ksc-90-wh-stend-dlya-fp-90-wh_id1137__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-ksc-90-wh" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-demora-sintezatornii-modul_id1010__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-demora-sintezatornii-modul_id1010__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-demora" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland_dj-808-_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland_dj-808-_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-dj-808" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland_dj-99-_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland_dj-99-_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-dj-99" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/1473710471000_img_68410_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_1473710471000_img_68410_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-dk-01" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-hs-5-miksher-dlya-repeticii_id956__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-hs-5-miksher-dlya-repeticii_id956__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-hs-5" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-m-200i-mikshernii-pult_id832__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-m-200i-mikshernii-pult_id832__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-m-200i" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-m-300-miksher_id508__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-m-300-miksher_id508__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-m-300" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-m-480-v-mixer-mikshernaya-konsol-dlya-s-4000_id1352__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-m-480-v-mixer-mikshernaya-konsol-dlya-s-4000_id1352__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-m-480" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-m-5000-ohrca-cifrovaya-mikshernaya-konsol_id972__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-m-5000-ohrca-cifrovaya-mikshernaya-konsol_id972__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-m-5000" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-m-5000c-ohrca-cifrovaya-mikshernaya-konsol_id1062__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-m-5000c-ohrca-cifrovaya-mikshernaya-konsol_id1062__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-m-5000c" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/2015012213083_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_2015012213083_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-mx-1" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-v-1hd-video-miksher_id1054__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-v-1hd-video-miksher_id1054__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-v-1hd" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-s-4000d-splitter-reac_id515__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-s-4000d-splitter-reac_id515__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-s-4000d" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-s-4000h-priemnik-signalov_id516__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-s-4000h-priemnik-signalov_id516__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-s-4000h" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-s-4000m-splitter-reac_id517__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-s-4000m-splitter-reac_id517__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-s-4000m" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/083fe74f-a196-11e6-b4cc-0025908826f3_8fc6546f-abf8-11e6-b4cc-0025908826f_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_083fe74f-a196-11e6-b4cc-0025908826f3_8fc6546f-abf8-11e6-b4cc-0025908826f_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-s-4000s-0832" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-s-4000s-3208-steidzhboks_id520__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-s-4000s-3208-steidzhboks_id520__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-s-4000s-3208" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/s-4000s-mr__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_s-4000s-mr__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-s-4000s-mr-konvertornaya-konsol" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/rss-s-4000sp-setevoi-spliter-hab-dlya-rasshireniya-s-4000_id298__2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_rss-s-4000sp-setevoi-spliter-hab-dlya-rasshireniya-s-4000_id298__2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-s-4000sp" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-m-48-personalnii-miksher-dlya-monitoringa_id511__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-m-48-personalnii-miksher-dlya-monitoringa_id511__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-m-48" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-r-1000-rekorder_id476__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-r-1000-rekorder_id476__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-r-1000" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/844x554-156352__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_844x554-156352__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-xs-83h-av" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-f-1-video-rekoder_id414__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-f-1-video-rekoder_id414__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-f-1" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/c6be013ce012169cea2555854b0517a_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_c6be013ce012169cea2555854b0517a_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-f1-vmk1" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-v-1200hd-video-miksher_id1052__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-v-1200hd-video-miksher_id1052__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-v-1200hd" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-v-1200hdr-pult-upravleniya-videomiksherom_id1053__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-v-1200hdr-pult-upravleniya-videomiksherom_id1053__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-v-1200hdr" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/650x700-221747__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_650x700-221747__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-v-1sdi" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-v-4-video-miksher_id444__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-v-4-video-miksher_id444__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-v-4" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/650x700-107497__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_650x700-107497__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-v-40-hd" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-v-4ex-video-miksher_id855__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-v-4ex-video-miksher_id855__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-v-4ex" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-v-8-video-miksher_id447__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-v-8-video-miksher_id447__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-v-8" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-v-800hd-videomiksher_id798__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-v-800hd-videomiksher_id798__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-v-800hd" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-vr-3ex-audio-video-miksher_id909__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-vr-3ex-audio-video-miksher_id909__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-vr-3ex-audio" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-vr-50hd-multi-formatnii-audio-video-miksher_id885__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-vr-50hd-multi-formatnii-audio-video-miksher_id885__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-vr-50hd" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/0/vr4hd_top_main_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/0/thumbs/t_vr4hd_top_main_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-vr-4hd" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/6b1c05a5-c053-11e6-b4cc-0025908826f3_ca9f2550-c067-11e6-b4cc-0025908826f_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_6b1c05a5-c053-11e6-b4cc-0025908826f3_ca9f2550-c067-11e6-b4cc-0025908826f_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-ht-rx01" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/6b1c05a5-c053-11e6-b4cc-0025908826f3_ca9f2550-c067-11e6-b4cc-0025908826f_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_6b1c05a5-c053-11e6-b4cc-0025908826f3_ca9f2550-c067-11e6-b4cc-0025908826f_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-ht-tx01" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-s-0808-konvertornaya-konsol_id512__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-s-0808-konvertornaya-konsol_id512__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-s-0808" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-s-0816-konvertornaya-konsol_id513__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-s-0816-konvertornaya-konsol_id513__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-s-0816" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-s-1608-konvertornaya-konsol_id514__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-s-1608-konvertornaya-konsol_id514__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-s-1608" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/033d44ac-9f60-11e6-b4cc-0025908826f3_e4569e92-abe5-11e6-b4cc-0025908826f_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_033d44ac-9f60-11e6-b4cc-0025908826f3_e4569e92-abe5-11e6-b4cc-0025908826f_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-s-240p" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-s-2416-konvertornaya-konsol-steidzhboks_id1055__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-s-2416-konvertornaya-konsol-steidzhboks_id1055__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-s-2416" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/3fdd6a40-9f66-11e6-b4cc-0025908826f3_f0553fac-abee-11e6-b4cc-0025908826f_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_3fdd6a40-9f66-11e6-b4cc-0025908826f3_f0553fac-abee-11e6-b4cc-0025908826f_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-s-madi" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-tmc-6-triggernii-midi-konvertor_id639__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-tmc-6-triggernii-midi-konvertor_id639__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-tmc-6" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-vc-1-dl-videokonvertor_id872__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-vc-1-dl-videokonvertor_id872__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-vc-1-dl" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/cd040781-9f4c-11e6-b4cc-0025908826f3_1a05b19a-ab2c-11e6-b4cc-0025908826f_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_cd040781-9f4c-11e6-b4cc-0025908826f3_1a05b19a-ab2c-11e6-b4cc-0025908826f_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-vc-1-hs" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/cd040781-9f4c-11e6-b4cc-0025908826f3_1a05b19a-ab2c-11e6-b4cc-0025908826f_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_cd040781-9f4c-11e6-b4cc-0025908826f3_1a05b19a-ab2c-11e6-b4cc-0025908826f_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-vc-1-sc" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/cd040781-9f4c-11e6-b4cc-0025908826f3_1a05b19a-ab2c-11e6-b4cc-0025908826f_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_cd040781-9f4c-11e6-b4cc-0025908826f3_1a05b19a-ab2c-11e6-b4cc-0025908826f_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-vc-1-sh" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-xi-dante-plata-rasshireniya_id1066__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-xi-dante-plata-rasshireniya_id1066__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-xi-dante" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/2a905eb5-a198-11e6-b4cc-0025908826f3_547f83a9-abfe-11e6-b4cc-0025908826f_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_2a905eb5-a198-11e6-b4cc-0025908826f3_547f83a9-abfe-11e6-b4cc-0025908826f_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-xi-madi" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/083fe779-a196-11e6-b4cc-0025908826f3_547f839e-abfe-11e6-b4cc-0025908826f_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_083fe779-a196-11e6-b4cc-0025908826f3_547f839e-abfe-11e6-b4cc-0025908826f_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-xi-reac" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/ba-330_front_ga_4.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_ba-330_front_ga_4.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-ba-330" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-r-44-e-rekorder_id435__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-r-44-e-rekorder_id435__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-r-44-e" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-r-88-rekorder_id868__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-r-88-rekorder_id868__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-r-88" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/2a905edc-a198-11e6-b4cc-0025908826f3_547f83ca-abfe-11e6-b4cc-0025908826f_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_2a905edc-a198-11e6-b4cc-0025908826f3_547f83ca-abfe-11e6-b4cc-0025908826f_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-ra-10u" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/gallery_angl_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_gallery_angl_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-ae-10" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-bc-tc-ej-kapsula-dlya-kombo_id1641__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-bc-tc-ej-kapsula-dlya-kombo_id1641__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-bc-tc-ej" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-cube-monitor-monitor_id381__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-cube-monitor-monitor_id381__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-cube-monitor" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-ec-10-el-cajon-elektronno-akusticheskii-kahon_id1069__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-ec-10-el-cajon-elektronno-akusticheskii-kahon_id1069__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-ec-10" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-ec-10m-processor_id1945__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-ec-10m-processor_id1945__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-ec-10m" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-gkc-10-kabel_id335__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-gkc-10-kabel_id335__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-gkc-10" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-gkc-10-kabel_id335__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-gkc-10-kabel_id335__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-gkc-5" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/26291.1000x_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_26291.1000x_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-hdd-250" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-kt-10-kik-trigger_id902__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-kt-10-kik-trigger_id902__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-kt-10" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-sbx-1-usb-cv-gate-midi-sinhronizator_id958__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-sbx-1-usb-cv-gate-midi-sinhronizator_id958__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-sbx-1-usb-cv-gate" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-sc-a41-kabel-kommutacionnii_id522__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-sc-a41-kabel-kommutacionnii_id522__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-sc-a41" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-scooper-sintezatornii-modul_id1011__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-scooper-sintezatornii-modul_id1011__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-scooper" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/71smql2dtql._sl1000_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_71smql2dtql._sl1000_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-sd-sh01" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland_si-ad4-800x60_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland_si-ad4-800x60_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-si-ad4" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/ef95e912-a4dd-11e6-b4cc-0025908826f3_7ef9bb67-ac09-11e6-b4cc-0025908826f_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_ef95e912-a4dd-11e6-b4cc-0025908826f3_7ef9bb67-ac09-11e6-b4cc-0025908826f_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-si-aes4" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/ef95e912-a4dd-11e6-b4cc-0025908826f3_7ef9bb67-ac09-11e6-b4cc-0025908826f_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_ef95e912-a4dd-11e6-b4cc-0025908826f3_7ef9bb67-ac09-11e6-b4cc-0025908826f_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-so-aes4" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/ef95e932-a4dd-11e6-b4cc-0025908826f3_7ef9bb87-ac09-11e6-b4cc-0025908826f_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_ef95e932-a4dd-11e6-b4cc-0025908826f3_7ef9bb87-ac09-11e6-b4cc-0025908826f_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-so-da4" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-tm-2-trigger-modul_id901__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-tm-2-trigger-modul_id901__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-tm-2" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-torcido-sintezatornii-modul_id1008__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-torcido-sintezatornii-modul_id1008__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-torcido" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/tr-09_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_tr-09_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-tr-09-roland-boutique-2" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-tr-8-ritm-mashina_id912__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-tr-8-ritm-mashina_id912__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-tr-8" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/_4.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t__4.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-tt-99" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/1473707149000_127511_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_1473707149000_127511_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-vp-03-roland-boutique-2" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/f468df547245f3d15dbf9848af588c9_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_f468df547245f3d15dbf9848af588c9_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-crossfade-m100-matte-black-m-100-u-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/650x700-73137__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_650x700-73137__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-crossfade-m100-shadow-m-100-u-sd" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/v-moda-crossfade-m-100-white-silver-_left-tilt___1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_v-moda-crossfade-m-100-white-silver-_left-tilt___1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-crossfade-m100-white-silver-m-100-u-sv" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/xfbt-g_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_xfbt-g_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-crossfade-wireless-gunmetal-xfbt-gm" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/6ea6194b9de618b59c84cc8701068a9_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_6ea6194b9de618b59c84cc8701068a9_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-crossfade-wireless-phantom-chrome-xfbt-phcrm" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/1447349832000_119744_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_1447349832000_119744_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-crossfade-wireless-rouge-xfbt-rouge" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/v-moda-crossfade-m-100-white-silver-_left-tilt___1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_v-moda-crossfade-m-100-white-silver-_left-tilt___1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-crossfade-wireless-white-silver-xfbt-sv" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/65ac92027115fb5e52e6c00bf62155d_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_65ac92027115fb5e52e6c00bf62155d_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-lp2-matte-black-metal-xfl2v-u-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-m-100-aira-naushniki_id1061__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-m-100-aira-naushniki_id1061__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-m-100-aira" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-rh-200-naushniki_id463__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-rh-200-naushniki_id463__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-rh-200" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-rh-200-naushniki_id463__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-rh-200-naushniki_id463__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-rh-200s" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-rh-300-naushniki_id464__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-rh-300-naushniki_id464__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-rh-300" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-rh-300v-naushniki-dlya-barabanschikov_id989__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-rh-300v-naushniki-dlya-barabanschikov_id989__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-rh-300v" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/e025aim6dc00swgk4sgocsck0 (1_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_e025aim6dc00swgk4sgocsck0 (1_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-rh-5" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-rh-a30-naushniki_id466__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-rh-a30-naushniki_id466__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-rh-a30" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/b7sfa7ulo7c40cgo0cgcg8s4_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_b7sfa7ulo7c40cgo0cgcg8s4_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-rh-a7-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/ed8as874moocwco4k0o00kcc_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_ed8as874moocwco4k0o00kcc_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/item-roland-rh-a7-rd" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/1zed152dlejo40cwwks8g4ww_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_1zed152dlejo40cwwks8g4ww_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-rh-a7-wh" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/rhc-25-1414-udlinitelnii-kabel-dlya-naushnikov_id1603__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_rhc-25-1414-udlinitelnii-kabel-dlya-naushnikov_id1603__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-rhc-25-1414" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/rhc-25-3535-kabel-udlinitel-dlya-naushnikov_id1602__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_rhc-25-3535-kabel-udlinitel-dlya-naushnikov_id1602__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-rhc-25-3535" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/8rl4ifsu80g840sok8ccokso_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_8rl4ifsu80g840sok8ccokso_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-rh-ed1" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/77.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_77.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-fs-6" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/fc_300_top_ga_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_fc_300_top_ga_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-fc-300" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/386.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_386.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-ev-7" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/ev57_0__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_ev57_0__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-ev-5" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/boss-es-8-programmiruemaya-pedal-pereklyuchatel-kommutator-8-effektov_id990__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_boss-es-8-programmiruemaya-pedal-pereklyuchatel-kommutator-8-effektov_id990__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-es-8" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/570.97_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_570.97_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-fs-5u" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/567.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_567.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-fs-5l" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/4c8aba3f2516a3e930149a711c497a21_1" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/4c8aba3f2516a3e930149a711c497a21_1" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-kpd-70" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/cnt70471_1" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/cnt70471_1" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-kpd-70-wh" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/boss-es-5-fut-svich-pereklyuchatel-cepei-effektov_id1080__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_boss-es-5-fut-svich-pereklyuchatel-cepei-effektov_id1080__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-es-5" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/2rshwsxtfwowwcwogw04o0w01_1" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/2rshwsxtfwowwcwogw04o0w01_1" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-rpu-3" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/dp_10_angle_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/dp_10_angle_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-dp-10" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/ab_2_top_mai_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_ab_2_top_mai_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-ab-2" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/2109.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_2109.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-pw-3" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/pk-6_top_ga_4.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_pk-6_top_ga_4.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-pk-6" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-mdh-12-krepelenie_id198__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-mdh-12-krepelenie_id198__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-mdh-12" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/76.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_76.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-fv-50l" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/75.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_75.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-fv-50h" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/boss-fv-500l-pedal-gromkosti-dlya-klavish_id538__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_boss-fv-500l-pedal-gromkosti-dlya-klavish_id538__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-fv-500l" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/73.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_73.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-fv-500h" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/585.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_585.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-fv-30l" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/580.97_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_580.97_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-fv-30h" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/574.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_574.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-fs-7" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/dp_2_angle_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_dp_2_angle_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-dp-2" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland_ks-12-_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland_ks-12-_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-ks-12" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-ks-18z-z-obraznaya-stoika-dlya-klavishnih_id118__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-ks-18z-z-obraznaya-stoika-dlya-klavishnih_id118__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-ks-18z" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-ks-g8b-klavishnaya-stoika-dlya-rd-800_id908__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-ks-g8b-klavishnaya-stoika-dlya-rd-800_id908__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-ks-g8b" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-ks-j8-stoika-dlya-jupiter_id119__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-ks-j8-stoika-dlya-jupiter_id119__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-ks-j8" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-ks-stg8-vtoroi-yarus-dlya-ks-g8_id77__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-ks-stg8-vtoroi-yarus-dlya-ks-g8_id77__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-ks-stg8" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-ks-v8-stoika-dlya-v-piano_id79__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-ks-v8-stoika-dlya-v-piano_id79__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-ks-v8" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/mdy-12_side_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_mdy-12_side_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-mdy-12" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/op-td1_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_op-td1_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-op-td1c" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/4d1b9wdgpla804ogk40w4ocg_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_4d1b9wdgpla804ogk40w4ocg_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-pds-10" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/pds-2-pad-stan__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_pds-2-pad-stan__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-pds-2" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-ss-pc1-stoika-dlya-leptopa_id628__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-ss-pc1-stoika-dlya-leptopa_id628__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-ss-pc1" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-st-a95-stoika-dlya-ba-330_id630__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-st-a95-stoika-dlya-ba-330_id630__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-st-a95" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-st-ax-stoika-dlya-ax-synth_id103__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-st-ax-stoika-dlya-ax-synth_id103__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-st-ax" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/2b02908a5e6362175fc85c6535e6eca1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/2b02908a5e6362175fc85c6535e6eca1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-ksc-70-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/roland-ksc-70-wh-stend-dlya-cifrovogo-portativnogo-fortepiano-roland-fp-30-wh_id1087__1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/roland-ksc-70-wh-stend-dlya-cifrovogo-portativnogo-fortepiano-roland-fp-30-wh_id1087__1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-ksc-70-wh" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-ksc-90-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/b326711f607b5fd2347ea19c2f918732_1" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/b326711f607b5fd2347ea19c2f918732_1" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-kscfp10-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/roland-ksc-90-wh-1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/roland-ksc-90-wh-1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-ksc-90-wh" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/accessory-ksc72w1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/accessory-ksc72w1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-ksc-72-wh" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/cnt77351_1" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/cnt77351_1" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-ksc-72-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/ksfe50_angle_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/ksfe50_angle_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-ksfe50-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/15bq31l6bbz4cko88o40g4_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_15bq31l6bbz4cko88o40g4_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-op-r26cw" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/0/bag_fr_3_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/0/thumbs/t_bag_fr_3_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/bag-fr-3" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/cs50_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_cs50_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-cs-50" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-dr-hs5-dinamicheskii-mikrofon-s-garnituroi_id386__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-dr-hs5-dinamicheskii-mikrofon-s-garnituroi_id386__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-dr-hs5" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-kd-120bkj-kik-trigger-12_id193__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-kd-120bkj-kik-trigger-12_id193__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-kd-120bkj" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/p228_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_p228_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-kd-7" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-kd-9-kik-trigger_id247__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-kd-9-kik-trigger_id247__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-kd-9" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-wearpro-mic-wpm-10-3d-stereo-mikrofon-dlya-gopro_id1042__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-wearpro-mic-wpm-10-3d-stereo-mikrofon-dlya-gopro_id1042__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-wpm-10-3d" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/2200.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_2200.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-blues-cube-cab410b" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/2501.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_2501.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-waza-212" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/2507.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_2507.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-waza-412" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-gk-3-datchik-gitarnii_id333__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-gk-3-datchik-gitarnii_id333__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-gk-3" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/888880018953-56_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_888880018953-56_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/item-roland-gk-3b-datchik-gitarnii-190" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/boss-sy-300-gitarnii-sintezator_id1002__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_boss-sy-300-gitarnii-sintezator_id1002__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-sy-300" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/boss-dd-500-processor-delay_id1690__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_boss-dd-500-processor-delay_id1690__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-dd-500" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-fc-7-pedal-upravleniya-akkompanementom_id688__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-fc-7-pedal-upravleniya-akkompanementom_id688__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-fc-7" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/boss-gp-10gk-gitarnii-processor-s-datchikom-gk-v-komplekte_id949__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_boss-gp-10gk-gitarnii-processor-s-datchikom-gk-v-komplekte_id949__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/gp-10gk" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/42463658.t5j7eekfn_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_42463658.t5j7eekfn_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-gp-10s" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/14de8d0ec9897f085b995283734cc93_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_14de8d0ec9897f085b995283734cc93_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-gr-55s-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/boss-gt-001-gitarnii-processor_id950__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_boss-gt-001-gitarnii-processor_id950__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-gt-001" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/5b6ccab810041e7459e263fee43a62a_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_5b6ccab810041e7459e263fee43a62a_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-gt-1" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/2xv3p5pbd3eo8kc0w8cc0c0o_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_2xv3p5pbd3eo8kc0w8cc0c0o_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-gt-100" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/650x700-72670__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_650x700-72670__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-me-20b" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/boss-me-25-gitarnii-processor_id551_1 (1_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_boss-me-25-gitarnii-processor_id551_1 (1_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-me-25" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/boss-me-80-processor-gitarnii_id903__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_boss-me-80-processor-gitarnii_id903__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-me-80" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/boss-rc-30-gitarnii-processor_id372__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_boss-rc-30-gitarnii-processor_id372__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-rc-30" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/boss-rc-300-gitarnii-processor_id652__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_boss-rc-300-gitarnii-processor_id652__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-rc-300" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/77d09c15eeb4e0b9c900866a51ec9a0_2_1" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/77d09c15eeb4e0b9c900866a51ec9a0_2_1" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-gr-55gk-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/4ou2e9ugw4ysk00owsk4ow08_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_4ou2e9ugw4ysk00owsk4ow08_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-br-80" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/b98a73f33ed2b96157a458b6eb9197a_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_b98a73f33ed2b96157a458b6eb9197a_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-br-800" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/cg63a0mr7y80s40kcckg0og8_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_cg63a0mr7y80s40kcckg0og8_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-dr-3" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/76f0e981a852dfd48cec43393fd32b9_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_76f0e981a852dfd48cec43393fd32b9_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-dr-880" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/js-10_front_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_js-10_front_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-eband-js-10" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/ac_3_top_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_ac_3_top_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-ac-3-gitarnaya-pedal" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/ad-2_f_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_ad-2_f_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-ad-2" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/aw-3_top_ga_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_aw-3_top_ga_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-aw-3" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/bb-1x_top_ga_4.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_bb-1x_top_ga_4.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-bb-1x" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/cnt65186 (1_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_cnt65186 (1_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-bc-1x" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/bc-2_top_ga_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_bc-2_top_ga_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-bc-2" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/bd-2_top_ga_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_bd-2_top_ga_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-bd-2" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/bd-2w_top_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_bd-2w_top_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-bd-2w" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/bf_3_top_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_bf_3_top_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-bf-3" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/boss_ce-2w_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_boss_ce-2w_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-ce-2w" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/ce_5_top_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_ce_5_top_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-ce-5" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/72ov4k4lozk0gss0os4wws44_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_72ov4k4lozk0gss0os4wws44_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-ceb-3" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/ch_1_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_ch_1_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-ch-1" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/xl_124953-tmp302_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_xl_124953-tmp302_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-cp-1x" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/cs_3_top_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_cs_3_top_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-cs-3" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/356.970 (1_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_356.970 (1_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-da-2" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/31.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_31.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-dd-3" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/32.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_32.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-dd-7" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/367.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_367.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-dm-2w" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/1564.97_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_1564.97_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-ds-1" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/377.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_377.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-ds-1x" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/0/cnt8320_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/0/thumbs/t_cnt8320_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-dd-3t" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/426.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_426.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-fb-2" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/1566.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_1566.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-fbm-1" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/23.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_23.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-fdr-1" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/1569.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_1569.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-frv-1" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/24.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_24.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-fz-5" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/1570.97_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_1570.97_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-ge-7" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/56.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_56.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-geb-7" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/boss-lmb-3-gitarnaya-pedal_id284__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_boss-lmb-3-gitarnaya-pedal_id284__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-lmb-3" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/59.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_59.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-ls-2" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/boss-md-2-gitarnaya-pedal_id285__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_boss-md-2-gitarnaya-pedal_id285__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-md-2" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/boss-ml-2-gitarnaya-pedal_id289__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_boss-ml-2-gitarnaya-pedal_id289__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-ml-2" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/boss-mo-2-gitarnaya-pedal-effektov_id847__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_boss-mo-2-gitarnaya-pedal-effektov_id847__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-mo-2" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/boss-mt-2-gitarnaya-pedal_id290__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_boss-mt-2-gitarnaya-pedal_id290__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-mt-2" TargetMode="External"/><Relationship Id="rId_hyperlink_637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/ns_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_ns_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-ns-2" TargetMode="External"/><Relationship Id="rId_hyperlink_640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/ccec3bcf20682f74119e1fa0801ad4b_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_ccec3bcf20682f74119e1fa0801ad4b_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-oc-3" TargetMode="External"/><Relationship Id="rId_hyperlink_643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/795.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_795.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-od-1x" TargetMode="External"/><Relationship Id="rId_hyperlink_646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/1578.97_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_1578.97_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-od-3" TargetMode="External"/><Relationship Id="rId_hyperlink_649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/57.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_57.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-odb-3" TargetMode="External"/><Relationship Id="rId_hyperlink_652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/29.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_29.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-os-2" TargetMode="External"/><Relationship Id="rId_hyperlink_655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/37.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_37.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-ph-3" TargetMode="External"/><Relationship Id="rId_hyperlink_658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/822.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_822.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-ps-6" TargetMode="External"/><Relationship Id="rId_hyperlink_661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/d7c8lf5wo3s4cc4cko8w8kc4_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_d7c8lf5wo3s4cc4cko8w8kc4_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-psb6u-230" TargetMode="External"/><Relationship Id="rId_hyperlink_664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/855.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_855.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-rc-1" TargetMode="External"/><Relationship Id="rId_hyperlink_667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/181.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_181.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-rc-3" TargetMode="External"/><Relationship Id="rId_hyperlink_670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/50.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_50.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-re-20" TargetMode="External"/><Relationship Id="rId_hyperlink_673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/51.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_51.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-rt-20" TargetMode="External"/><Relationship Id="rId_hyperlink_676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/1580.970 (1_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_1580.970 (1_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-rv-6" TargetMode="External"/><Relationship Id="rId_hyperlink_679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/1586.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_1586.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-sd-1" TargetMode="External"/><Relationship Id="rId_hyperlink_682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/952.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_952.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-sd-1w" TargetMode="External"/><Relationship Id="rId_hyperlink_685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/979.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_979.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-st-2" TargetMode="External"/><Relationship Id="rId_hyperlink_688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/53.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_53.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-syb-5" TargetMode="External"/><Relationship Id="rId_hyperlink_691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/1093.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_1093.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-te-2" TargetMode="External"/><Relationship Id="rId_hyperlink_694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/38.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_38.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-tr-2" TargetMode="External"/><Relationship Id="rId_hyperlink_697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/186.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_186.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-tu-3" TargetMode="External"/><Relationship Id="rId_hyperlink_700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/2489.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_2489.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-vb-2w" TargetMode="External"/><Relationship Id="rId_hyperlink_703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/46.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_46.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-ve-20" TargetMode="External"/><Relationship Id="rId_hyperlink_706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/boss-db-30-metronom_id530_1 (1_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_boss-db-30-metronom_id530_1 (1_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-db-30" TargetMode="External"/><Relationship Id="rId_hyperlink_709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/boss-db-60-metronom_id531__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_boss-db-60-metronom_id531__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-db-60" TargetMode="External"/><Relationship Id="rId_hyperlink_712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/boss-db-90-metronom_id532__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_boss-db-90-metronom_id532__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-db-90" TargetMode="External"/><Relationship Id="rId_hyperlink_715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-ga-fc-napolnii-pereklyuchatel_id728__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-ga-fc-napolnii-pereklyuchatel_id728__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-ga-fc" TargetMode="External"/><Relationship Id="rId_hyperlink_718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/boss-tu-01-klipsovii-hromaticheskii-tyuner_id1093__2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_boss-tu-01-klipsovii-hromaticheskii-tyuner_id1093__2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-tu-01" TargetMode="External"/><Relationship Id="rId_hyperlink_721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/tu-10_black_angle_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_tu-10_black_angle_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-tu-10-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/tu-10_brown_angle_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_tu-10_brown_angle_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-tu-10-bn" TargetMode="External"/><Relationship Id="rId_hyperlink_727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/tu-10_blue_angle_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_tu-10_blue_angle_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-tu-10-bu" TargetMode="External"/><Relationship Id="rId_hyperlink_730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/tu-10_red_angle_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_tu-10_red_angle_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-tu-10-rd" TargetMode="External"/><Relationship Id="rId_hyperlink_733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/tu-10_silver_angle_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_tu-10_silver_angle_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-tu-10-sv" TargetMode="External"/><Relationship Id="rId_hyperlink_736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/boss-tu-12bw-hromaticheskii-tyuner_id548__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_boss-tu-12bw-hromaticheskii-tyuner_id548__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-tu-12bw" TargetMode="External"/><Relationship Id="rId_hyperlink_739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/boss-tu-12ex-hromaticheskii-tyuner_id549__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_boss-tu-12ex-hromaticheskii-tyuner_id549__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-tu-12ex" TargetMode="External"/><Relationship Id="rId_hyperlink_742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/boss-tu-12h-hromaticheskii-tyuner_id253__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_boss-tu-12h-hromaticheskii-tyuner_id253__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-tu-12h" TargetMode="External"/><Relationship Id="rId_hyperlink_745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/boss-tu-30-tyuner-s-metronom_id1845__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_boss-tu-30-tyuner-s-metronom_id1845__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-tu-30" TargetMode="External"/><Relationship Id="rId_hyperlink_748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/boss-tu-3s-hromaticheskii-tyuner_id1844__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_boss-tu-3s-hromaticheskii-tyuner_id1844__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-tu-3s" TargetMode="External"/><Relationship Id="rId_hyperlink_751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/boss-tu-3w-hromaticheskii-tyuner_id1843__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_boss-tu-3w-hromaticheskii-tyuner_id1843__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-tu-3w-tyuner" TargetMode="External"/><Relationship Id="rId_hyperlink_754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/boss-tu-80-hromaticheskii-tyuner_id256__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_boss-tu-80-hromaticheskii-tyuner_id256__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-tu-80" TargetMode="External"/><Relationship Id="rId_hyperlink_757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/boss-tu-80-wh-hromaticheskii-tyuner_id552__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_boss-tu-80-wh-hromaticheskii-tyuner_id552__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-tu-80-wh" TargetMode="External"/><Relationship Id="rId_hyperlink_760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/boss-tu-88-bk-cifrovoi-tyuner_id415__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_boss-tu-88-bk-cifrovoi-tyuner_id415__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-tu-88-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/boss-tu-88-wh-tyuner-dlya-gitari-i-basa_id554__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_boss-tu-88-wh-tyuner-dlya-gitari-i-basa_id554__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-tu-88-wh" TargetMode="External"/><Relationship Id="rId_hyperlink_766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/bk-7m_top_ga_6.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_bk-7m_top_ga_6.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/item-roland-bk-7m" TargetMode="External"/><Relationship Id="rId_hyperlink_769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-sys-512-system-500-sintezatornii-analogovii-modul-oscilyator-vco_id1056__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-sys-512-system-500-sintezatornii-analogovii-modul-oscilyator-vco_id1056__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-sys-512" TargetMode="External"/><Relationship Id="rId_hyperlink_772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-sys-521-system-500-sintezatornii-analogovii-modul-filtr-vcf_id1057__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-sys-521-system-500-sintezatornii-analogovii-modul-filtr-vcf_id1057__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-sys-521" TargetMode="External"/><Relationship Id="rId_hyperlink_775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-sys-530-system-500-sintezatornii-analogovii-modul-usilitel-vca_id1058__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-sys-530-system-500-sintezatornii-analogovii-modul-usilitel-vca_id1058__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-sys-530" TargetMode="External"/><Relationship Id="rId_hyperlink_778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-sys-540-system-500-sintezatornii-analogovii-modul-env-lfo_id1059__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-sys-540-system-500-sintezatornii-analogovii-modul-env-lfo_id1059__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-sys-540-2env-lfo" TargetMode="External"/><Relationship Id="rId_hyperlink_781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-system-1m-sintezatornii-modul_id1007__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-system-1m-sintezatornii-modul_id1007__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/item-roland-system-1m-zvukovoi-modul-417" TargetMode="External"/><Relationship Id="rId_hyperlink_784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/td-11_top_ga_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_td-11_top_ga_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-td-11" TargetMode="External"/><Relationship Id="rId_hyperlink_787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-td-25-barabannii-modul_id1001__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-td-25-barabannii-modul_id1001__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-td-25" TargetMode="External"/><Relationship Id="rId_hyperlink_790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/td-30_top_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_td-30_top_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-td-30" TargetMode="External"/><Relationship Id="rId_hyperlink_793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/888880022552-12_4.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_888880022552-12_4.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/item-roland-a-01" TargetMode="External"/><Relationship Id="rId_hyperlink_796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/888880022552-95_4.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_888880022552-95_4.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/item-roland-a-01k" TargetMode="External"/><Relationship Id="rId_hyperlink_799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/bitrazer_front_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_bitrazer_front_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-bitrazer" TargetMode="External"/><Relationship Id="rId_hyperlink_802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/boss-ve-1-vokalnaya-pedal-eho_id992__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_boss-ve-1-vokalnaya-pedal-eho_id992__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-ve-1" TargetMode="External"/><Relationship Id="rId_hyperlink_805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-ve-5" TargetMode="External"/><Relationship Id="rId_hyperlink_808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/boss-ve-5-rd-vokalnii-processor_id714__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_boss-ve-5-rd-vokalnii-processor_id714__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-ve-5-rd" TargetMode="External"/><Relationship Id="rId_hyperlink_811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/boss-ve-5-wh-vokalnii-processor_id706__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_boss-ve-5-wh-vokalnii-processor_id706__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-ve-5-wh" TargetMode="External"/><Relationship Id="rId_hyperlink_814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/boss-ve-8-processor-effektov_id1089__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_boss-ve-8-processor-effektov_id1089__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-ve-8" TargetMode="External"/><Relationship Id="rId_hyperlink_817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-vt-12-vokalnii-trener_id736__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-vt-12-vokalnii-trener_id736__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-vt-12" TargetMode="External"/><Relationship Id="rId_hyperlink_820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-vt-12-bu-vokalnii-trener_id754__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-vt-12-bu-vokalnii-trener_id754__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-vt-12-bu" TargetMode="External"/><Relationship Id="rId_hyperlink_823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-vt-12-or-vokalnii-trener_id755__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-vt-12-or-vokalnii-trener_id755__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-vt-12-or" TargetMode="External"/><Relationship Id="rId_hyperlink_826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-vt-3-vokalnii-processor_id914__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-vt-3-vokalnii-processor_id914__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-vt-3" TargetMode="External"/><Relationship Id="rId_hyperlink_829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/a0yl7y0u3tc8c4ggcoso4o084_1" TargetMode="External"/><Relationship Id="rId_hyperlink_830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/a0yl7y0u3tc8c4ggcoso4o084_1" TargetMode="External"/><Relationship Id="rId_hyperlink_831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-ve-2" TargetMode="External"/><Relationship Id="rId_hyperlink_832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/46.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_46.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-ve-20" TargetMode="External"/><Relationship Id="rId_hyperlink_835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/888880022677-33_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_888880022677-33_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-vo-1" TargetMode="External"/><Relationship Id="rId_hyperlink_838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/5eec1rvtzqsc88gog0gk8cgg_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_5eec1rvtzqsc88gog0gk8cgg_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-a-300pro-r" TargetMode="External"/><Relationship Id="rId_hyperlink_841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/e89e6eab8bbdcbcfbe4e504dd1c3af8_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_e89e6eab8bbdcbcfbe4e504dd1c3af8_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-a-49-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/a-500pro_top_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_a-500pro_top_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-a-500pro-r" TargetMode="External"/><Relationship Id="rId_hyperlink_847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/bwjk5vzkhggkwkgcksgo8cos_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_bwjk5vzkhggkwkgcksgo8cos_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-a-800pro-r" TargetMode="External"/><Relationship Id="rId_hyperlink_850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/fc41f304b393095bf9c5751128d5a98_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_fc41f304b393095bf9c5751128d5a98_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-a-88" TargetMode="External"/><Relationship Id="rId_hyperlink_853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-k-25m-klaviatura-dlya-modulei-serii-boutique_id1039__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-k-25m-klaviatura-dlya-modulei-serii-boutique_id1039__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-k-25m" TargetMode="External"/><Relationship Id="rId_hyperlink_856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/cqz1kb9m2cggcw40g8ow8ws0_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_cqz1kb9m2cggcw40g8ow8ws0_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-a-49-wh" TargetMode="External"/><Relationship Id="rId_hyperlink_859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-r-05-rekorder-wave-mp3_id462__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-r-05-rekorder-wave-mp3_id462__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-r-05" TargetMode="External"/><Relationship Id="rId_hyperlink_862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-r-26-rekorder_id646__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-r-26-rekorder_id646__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-r-26" TargetMode="External"/><Relationship Id="rId_hyperlink_865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/0/cnt7494_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/0/thumbs/t_cnt7494_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-r-07-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-ua-1010-vneshnii-audiointerfeis-usb_id474__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-ua-1010-vneshnii-audiointerfeis-usb_id474__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-ua-1010" TargetMode="External"/><Relationship Id="rId_hyperlink_871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-ua-11-mk2-vneshnii-audiointerfeis-usb-duo-capture_id851__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-ua-11-mk2-vneshnii-audiointerfeis-usb-duo-capture_id851__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-ua-11-mk2" TargetMode="External"/><Relationship Id="rId_hyperlink_874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-ua-1610-vneshnii-audiointerfeis-usb_id852__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-ua-1610-vneshnii-audiointerfeis-usb_id852__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-ua-1610" TargetMode="External"/><Relationship Id="rId_hyperlink_877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-ua-22-vneshnii-audiointerfeis-duo-capture-ex_id739__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-ua-22-vneshnii-audiointerfeis-duo-capture-ex_id739__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-ua-22" TargetMode="External"/><Relationship Id="rId_hyperlink_880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-ua-33-vneshnii-audiointerfeis-usb-tri-capture_id478__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-ua-33-vneshnii-audiointerfeis-usb-tri-capture_id478__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-ua-33" TargetMode="External"/><Relationship Id="rId_hyperlink_883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-ua-55-vneshnii-audiointerfeis-usb-quad-capture_id475__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-ua-55-vneshnii-audiointerfeis-usb-quad-capture_id475__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-ua-55-usb" TargetMode="External"/><Relationship Id="rId_hyperlink_886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-mobile-ua-m10-usb-audiointerfeis_id957__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-mobile-ua-m10-usb-audiointerfeis_id957__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-ua-m10" TargetMode="External"/><Relationship Id="rId_hyperlink_889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-super-ua-ua-s10-usb-audio-interfeis_id983__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-super-ua-ua-s10-usb-audio-interfeis_id983__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-ua-s10" TargetMode="External"/><Relationship Id="rId_hyperlink_892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-um-one-mk2-interfeis_id740__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-um-one-mk2-interfeis_id740__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-um-one-mk2" TargetMode="External"/><Relationship Id="rId_hyperlink_895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-us-20-pereklyuchatel-dlya-gk-modulei_id350__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-us-20-pereklyuchatel-dlya-gk-modulei_id350__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-us-20" TargetMode="External"/><Relationship Id="rId_hyperlink_898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/uwf_1_n2994x199_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_uwf_1_n2994x199_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-uwf" TargetMode="External"/><Relationship Id="rId_hyperlink_901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/0/rubix24_main_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/0/thumbs/t_rubix24_main_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-rubix24" TargetMode="External"/><Relationship Id="rId_hyperlink_904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/6or900vdbtkw8gokw0kgc8001_1" TargetMode="External"/><Relationship Id="rId_hyperlink_905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/6or900vdbtkw8gokw0kgc8001_1" TargetMode="External"/><Relationship Id="rId_hyperlink_906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-um-one-mk2" TargetMode="External"/><Relationship Id="rId_hyperlink_907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/16gnmttr3vk0sccgoocokg4k1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/16gnmttr3vk0sccgoocokg4k1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-rubix22" TargetMode="External"/><Relationship Id="rId_hyperlink_910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/rubix44_2_ga3_1" TargetMode="External"/><Relationship Id="rId_hyperlink_911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/rubix44_2_ga3_1" TargetMode="External"/><Relationship Id="rId_hyperlink_912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-rubix44" TargetMode="External"/><Relationship Id="rId_hyperlink_913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-r-mix-programma_id654__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-r-mix-programma_id654__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-r-mix" TargetMode="External"/><Relationship Id="rId_hyperlink_916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/boss-psa-230s-blok-pitaniya-9v-500ma_id546__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_boss-psa-230s-blok-pitaniya-9v-500ma_id546__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-psa-230s" TargetMode="External"/><Relationship Id="rId_hyperlink_919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/boss-rc-202-lup-stanciya_id1088__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_boss-rc-202-lup-stanciya_id1088__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-rc-202" TargetMode="External"/><Relationship Id="rId_hyperlink_922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/boss-rc-505-frazovii-sempler_id864__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_boss-rc-505-frazovii-sempler_id864__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-rc-505" TargetMode="External"/><Relationship Id="rId_hyperlink_925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-sp-404sx-frazovii-sempler_id467__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-sp-404sx-frazovii-sempler_id467__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-sp-404sx" TargetMode="External"/><Relationship Id="rId_hyperlink_928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/ax_synth_angle_fisheye_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_ax_synth_angle_fisheye_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-ax-synth" TargetMode="External"/><Relationship Id="rId_hyperlink_931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/33b1df1e3e04ad6717e99375b923a65_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_33b1df1e3e04ad6717e99375b923a65_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-ax-synth-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-driftbox-r-analogovii-sintezator_id1035__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-driftbox-r-analogovii-sintezator_id1035__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-driftbox-r" TargetMode="External"/><Relationship Id="rId_hyperlink_937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-e-a7-sintezator_id1031__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-e-a7-sintezator_id1031__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-e-a7" TargetMode="External"/><Relationship Id="rId_hyperlink_940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/cgehqj4eoyogooow84c80wcw1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/cgehqj4eoyogooow84c80wcw1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-sh-4d" TargetMode="External"/><Relationship Id="rId_hyperlink_943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-gaia-sh-01-analogovii-sintezator_id541__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-gaia-sh-01-analogovii-sintezator_id541__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-gaia-sh-01" TargetMode="External"/><Relationship Id="rId_hyperlink_946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/jd-xa_dr_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_jd-xa_dr_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-jd-xa" TargetMode="External"/><Relationship Id="rId_hyperlink_949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-jp-08-sintezatornii-modul_id1036__4.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-jp-08-sintezatornii-modul_id1036__4.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-jp-08" TargetMode="External"/><Relationship Id="rId_hyperlink_952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-ju-06-sintezatornii-modul_id1038__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-ju-06-sintezatornii-modul_id1038__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-ju-06" TargetMode="External"/><Relationship Id="rId_hyperlink_955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/jupiter-80_top_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_jupiter-80_top_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-jupiter-80" TargetMode="External"/><Relationship Id="rId_hyperlink_958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-jx-03-sintezatornii-modul_id1037__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-jx-03-sintezatornii-modul_id1037__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-jx-03" TargetMode="External"/><Relationship Id="rId_hyperlink_961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-syr-e84-evrorek-keis_id1689__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-syr-e84-evrorek-keis_id1689__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-syr-e84" TargetMode="External"/><Relationship Id="rId_hyperlink_964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-system-500-complete-set-analogovii-modulnii-sintezator-sys-512-sys-521-sys-530-sys-540-sys-572-syr-e84_id1072__3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-system-500-complete-set-analogovii-modulnii-sintezator-sys-512-sys-521-sys-530-sys-540-sys-572-syr-e84_id1072__3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-sys-500cs" TargetMode="External"/><Relationship Id="rId_hyperlink_967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-sys-572-system-500-sintezatornii-analogovii-modul-effetktor-phase-shifter-delay-lfo_id1060__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-sys-572-system-500-sintezatornii-analogovii-modul-effetktor-phase-shifter-delay-lfo_id1060__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-sys-572" TargetMode="External"/><Relationship Id="rId_hyperlink_970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-system-8-modulnii-sintezator_id1096__3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-system-8-modulnii-sintezator_id1096__3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-system-8" TargetMode="External"/><Relationship Id="rId_hyperlink_973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/tb-03_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_tb-03_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-tb-03-roland-boutique-2-419" TargetMode="External"/><Relationship Id="rId_hyperlink_976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-tb-3-bas-sintezator_id911__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-tb-3-bas-sintezator_id911__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-tb-3" TargetMode="External"/><Relationship Id="rId_hyperlink_979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/9e5535a3801912a4794158b64338e42_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_9e5535a3801912a4794158b64338e42_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-system-1" TargetMode="External"/><Relationship Id="rId_hyperlink_982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/0/gokeys_main_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/0/thumbs/t_gokeys_main_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-go-61k" TargetMode="External"/><Relationship Id="rId_hyperlink_985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/0/a3aa115e709aff22cdad25be7d7bf67_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/0/thumbs/t_a3aa115e709aff22cdad25be7d7bf67_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-xps-10" TargetMode="External"/><Relationship Id="rId_hyperlink_988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/2m0imjy83dickk8ws0scw4sc1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/2m0imjy83dickk8ws0scw4sc1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-juno-ds61" TargetMode="External"/><Relationship Id="rId_hyperlink_991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/74f95dab4f31a1b59838b871d30e1e01_1" TargetMode="External"/><Relationship Id="rId_hyperlink_992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/74f95dab4f31a1b59838b871d30e1e01_1" TargetMode="External"/><Relationship Id="rId_hyperlink_993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-fa-06" TargetMode="External"/><Relationship Id="rId_hyperlink_994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/bk-5_top_ga5_1" TargetMode="External"/><Relationship Id="rId_hyperlink_995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/bk-5_top_ga5_1" TargetMode="External"/><Relationship Id="rId_hyperlink_996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-bk-5" TargetMode="External"/><Relationship Id="rId_hyperlink_997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/jupiter-50_top_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/jupiter-50_top_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-jupiter-50" TargetMode="External"/><Relationship Id="rId_hyperlink_1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/bk-3-bk_top_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/bk-3-bk_top_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-bk-3-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/vr-09_hands_ipad_ga6_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/vr-09_hands_ipad_ga6_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-vr-09-b" TargetMode="External"/><Relationship Id="rId_hyperlink_1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/f10a83b8b8413f722baea65eaa299a61_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/f10a83b8b8413f722baea65eaa299a61_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-fa-07" TargetMode="External"/><Relationship Id="rId_hyperlink_1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/gokeys_07_ga_6_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/gokeys_07_ga_6_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-go-61k" TargetMode="External"/><Relationship Id="rId_hyperlink_1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/integra-7_front_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/integra-7_front_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-integra-7" TargetMode="External"/><Relationship Id="rId_hyperlink_1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/ax-edge_red_front_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/ax-edge_red_front_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-ax-edge-b" TargetMode="External"/><Relationship Id="rId_hyperlink_1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/6e714a898bb648a25751de0d0ba20c11_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/6e714a898bb648a25751de0d0ba20c11_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-fa-06-black-keys" TargetMode="External"/><Relationship Id="rId_hyperlink_1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/5eec1rvtzqsc88gog0gk8cgg_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_5eec1rvtzqsc88gog0gk8cgg_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-a-300pro-r" TargetMode="External"/><Relationship Id="rId_hyperlink_1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/e89e6eab8bbdcbcfbe4e504dd1c3af8_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_e89e6eab8bbdcbcfbe4e504dd1c3af8_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-a-49-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/cqz1kb9m2cggcw40g8ow8ws0_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_cqz1kb9m2cggcw40g8ow8ws0_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-a-49-wh" TargetMode="External"/><Relationship Id="rId_hyperlink_1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/a-500pro_top_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_a-500pro_top_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-a-500pro-r" TargetMode="External"/><Relationship Id="rId_hyperlink_1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/bwjk5vzkhggkwkgcksgo8cos_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_bwjk5vzkhggkwkgcksgo8cos_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-a-800pro-r" TargetMode="External"/><Relationship Id="rId_hyperlink_1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/fc41f304b393095bf9c5751128d5a98_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_fc41f304b393095bf9c5751128d5a98_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-a-88" TargetMode="External"/><Relationship Id="rId_hyperlink_1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/ajczrlw2ad4wosg8sco4ggco2_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/ajczrlw2ad4wosg8sco4ggco2_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-fa-08" TargetMode="External"/><Relationship Id="rId_hyperlink_1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/fantom_6_top_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/fantom_6_top_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-fantom-6" TargetMode="External"/><Relationship Id="rId_hyperlink_1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/fantom_7_top_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/fantom_7_top_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-fantom-7" TargetMode="External"/><Relationship Id="rId_hyperlink_1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/fantom_8_top_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/fantom_8_top_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-fantom-8" TargetMode="External"/><Relationship Id="rId_hyperlink_1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/gallery_juno-ds88_stan6_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/gallery_juno-ds88_stan6_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-juno-ds88" TargetMode="External"/><Relationship Id="rId_hyperlink_1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/e-x20_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/e-x20_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-e-x20" TargetMode="External"/><Relationship Id="rId_hyperlink_1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/4e21d2704178958bc4666525d8055a71_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/4e21d2704178958bc4666525d8055a71_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-mc-707" TargetMode="External"/><Relationship Id="rId_hyperlink_1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/fantom-06_top_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/fantom-06_top_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-fantom-06" TargetMode="External"/><Relationship Id="rId_hyperlink_1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/fantom-07_top_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/fantom-07_top_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-fantom-07" TargetMode="External"/><Relationship Id="rId_hyperlink_1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/fantom-08_top_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/fantom-08_top_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-fantom-08" TargetMode="External"/><Relationship Id="rId_hyperlink_1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/e-x10_top_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/e-x10_top_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-e-x10" TargetMode="External"/><Relationship Id="rId_hyperlink_1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/e-x30_main_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/e-x30_main_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-e-x30" TargetMode="External"/><Relationship Id="rId_hyperlink_1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/42ishiljdh114pkpftdb79qptqzgfeg1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/42ishiljdh114pkpftdb79qptqzgfeg1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-e-x50" TargetMode="External"/><Relationship Id="rId_hyperlink_1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/120efb2bed21a7ae2cdc4ee0bb5ce2b1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/120efb2bed21a7ae2cdc4ee0bb5ce2b1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-jd-xi" TargetMode="External"/><Relationship Id="rId_hyperlink_1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/6pfv8myyr1wcskogk4kk4wgs1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/6pfv8myyr1wcskogk4kk4wgs1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-sp-404mk" TargetMode="External"/><Relationship Id="rId_hyperlink_1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-fr-1x-bk-cifrovoi-akkordeon_id1096__2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-fr-1x-bk-cifrovoi-akkordeon_id1096__2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-fr-1x-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-fr-1x-rd-cifrovoi-akkordeon-krasnii_id676__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-fr-1x-rd-cifrovoi-akkordeon-krasnii_id676__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-fr-1x-rd" TargetMode="External"/><Relationship Id="rId_hyperlink_1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-fr-1xb-bk-cifrovoi-bayan_id691___3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-fr-1xb-bk-cifrovoi-bayan_id691___3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-fr-1xb-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-fr-3x-bk-cifrovoi-akkordeon_id160__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-fr-3x-bk-cifrovoi-akkordeon_id160__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-fr-3x-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/6ainl91guf0g8s48gww000k0_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_6ainl91guf0g8s48gww000k0_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-fr-3x-wh" TargetMode="External"/><Relationship Id="rId_hyperlink_1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/fr-3xb_top_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_fr-3xb_top_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-fr-3xb-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-fr-3xb-wh-cifrovoi-bayan_id168__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-fr-3xb-wh-cifrovoi-bayan_id168__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-fr-3xb-wh" TargetMode="External"/><Relationship Id="rId_hyperlink_1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/dba0i4twn9k4so8404kws4g8o (1_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_dba0i4twn9k4so8404kws4g8o (1_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-fr-4x-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-fr-4x-rd-elektronnii-akkordeon_id1967__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-fr-4x-rd-elektronnii-akkordeon_id1967__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-fr-4x-rd" TargetMode="External"/><Relationship Id="rId_hyperlink_1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-fr-5-7-akkumulyator-dlya-bayanov-i-akkordeonov-fr-5-7_id580__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-fr-5-7-akkumulyator-dlya-bayanov-i-akkordeonov-fr-5-7_id580__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-fr-5-battery" TargetMode="External"/><Relationship Id="rId_hyperlink_1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-fr-8x-bk_id226__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-fr-8x-bk_id226__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-fr-8x-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/ddeea4vxp40kwg44ko8kcoos_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_ddeea4vxp40kwg44ko8kcoos_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-fr-8x-rd" TargetMode="External"/><Relationship Id="rId_hyperlink_1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/fr-8xb-bk_open_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_fr-8xb-bk_open_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-fr-8xb-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-fr-8xb-rd-cifrovoi-bayan_id866__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-fr-8xb-rd-cifrovoi-bayan_id866__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-fr-8xb-rd" TargetMode="External"/><Relationship Id="rId_hyperlink_1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/roland-fr-4xb-bk-elektronnii-bayan_id1948__1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/roland-fr-4xb-bk-elektronnii-bayan_id1948__1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-fr-4xb-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/783d112d0612e2848ff0b3af61c4d563_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/783d112d0612e2848ff0b3af61c4d563_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-fr-1xb-rd" TargetMode="External"/><Relationship Id="rId_hyperlink_1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/fr-4xb_rd_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/fr-4xb_rd_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-fr-4xb-rd" TargetMode="External"/><Relationship Id="rId_hyperlink_1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-bk-3-wh-sintezator-s-avtoakkompanimentom_id1390__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-bk-3-wh-sintezator-s-avtoakkompanimentom_id1390__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-bk-3-wh" TargetMode="External"/><Relationship Id="rId_hyperlink_1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-bk-5-or-sintezator-s-avtoakkompanimentom_id1269__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-bk-5-or-sintezator-s-avtoakkompanimentom_id1269__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-bk-5-or" TargetMode="External"/><Relationship Id="rId_hyperlink_1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-bk-9-sintezator-s-avtoakkompanimentom_id1478__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-bk-9-sintezator-s-avtoakkompanimentom_id1478__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-bk-9" TargetMode="External"/><Relationship Id="rId_hyperlink_1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/bitrazer_front_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_bitrazer_front_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-bitrazer" TargetMode="External"/><Relationship Id="rId_hyperlink_1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-vr-09-v-combo-cifrovoi-organ_id1415__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-vr-09-v-combo-cifrovoi-organ_id1415__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-vr-09" TargetMode="External"/><Relationship Id="rId_hyperlink_1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/0/roland-aerophone-ae-10g-duhovoi-instrument_id1994__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/0/thumbs/t_roland-aerophone-ae-10g-duhovoi-instrument_id1994__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-ae-10g" TargetMode="External"/><Relationship Id="rId_hyperlink_1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/kc-80_main_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/kc-80_main_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-kc-80" TargetMode="External"/><Relationship Id="rId_hyperlink_1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/cnt72701_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/cnt72701_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-kc-990" TargetMode="External"/><Relationship Id="rId_hyperlink_1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/td-1kpx_main_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_td-1kpx_main_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-td-1kpx-mds-tdkp1" TargetMode="External"/><Relationship Id="rId_hyperlink_1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/td-30k_kit_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_td-30k_kit_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-td-30k-mds-12v" TargetMode="External"/><Relationship Id="rId_hyperlink_1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/td-30kv_kit_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_td-30kv_kit_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-td-30kv1-td-30kv2-mds-25" TargetMode="External"/><Relationship Id="rId_hyperlink_1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/td-4kp_kit_ga_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_td-4kp_kit_ga_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-td-4kp" TargetMode="External"/><Relationship Id="rId_hyperlink_1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/0/bcc49f43b0709828efdf3b8e73877d6_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/0/thumbs/t_bcc49f43b0709828efdf3b8e73877d6_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-td-1dmk" TargetMode="External"/><Relationship Id="rId_hyperlink_1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/0/td-27kv_back_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/0/thumbs/t_td-27kv_back_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-td-27kv-mds-std2" TargetMode="External"/><Relationship Id="rId_hyperlink_1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/b83556528963dea8dba59ed023217683_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/b83556528963dea8dba59ed023217683_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-td-25k-mds-9v" TargetMode="External"/><Relationship Id="rId_hyperlink_1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/24ve9t8uoicgk8ccskg88gc85_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/24ve9t8uoicgk8ccskg88gc85_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-td-50k" TargetMode="External"/><Relationship Id="rId_hyperlink_1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/7bcadec57972663fb62a0d3d1c09d361_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/7bcadec57972663fb62a0d3d1c09d361_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-td-1kv" TargetMode="External"/><Relationship Id="rId_hyperlink_1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/1dif7jirkyo08wwsgows804k1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/1dif7jirkyo08wwsgows804k1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-spd-30-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/roland-td-11k-mds-4v-elektronnaya-udarnaya-ustanovka_id1450__3_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/roland-td-11k-mds-4v-elektronnaya-udarnaya-ustanovka_id1450__3_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-td-11k-mds-4v" TargetMode="External"/><Relationship Id="rId_hyperlink_1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/6ace22452ddc6cd71a4326aba1672721_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/6ace22452ddc6cd71a4326aba1672721_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-td-11kv-mds-4v" TargetMode="External"/><Relationship Id="rId_hyperlink_1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/34789086675d2ac3cb09d99885ae5d21_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/34789086675d2ac3cb09d99885ae5d21_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-td-25kv-mds-9sc" TargetMode="External"/><Relationship Id="rId_hyperlink_1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/8950240b99db383ccf37bd00773be2e1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/8950240b99db383ccf37bd00773be2e1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-td-1kpx2" TargetMode="External"/><Relationship Id="rId_hyperlink_1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/previe1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/previe1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-td-50kv" TargetMode="External"/><Relationship Id="rId_hyperlink_1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/7eom3lqfiww0wkgokw8wsc4_3_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/7eom3lqfiww0wkgokw8wsc4_3_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-td-17kv-mds-4v" TargetMode="External"/><Relationship Id="rId_hyperlink_1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/4359e3831bd88aaec9d0d9042cfbb2e1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/4359e3831bd88aaec9d0d9042cfbb2e1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-pm-100" TargetMode="External"/><Relationship Id="rId_hyperlink_1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/gallery_td-17kvx_angl1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/gallery_td-17kvx_angl1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-td-17kvx-mds-4kvx" TargetMode="External"/><Relationship Id="rId_hyperlink_1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/2bacd434f014b233eebd19c20852dad_3_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/2bacd434f014b233eebd19c20852dad_3_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-td-17k-l-mds-4v" TargetMode="External"/><Relationship Id="rId_hyperlink_1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/e0ed87c18d46e81e96123d8897ccad07_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/e0ed87c18d46e81e96123d8897ccad07_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-td-1k" TargetMode="External"/><Relationship Id="rId_hyperlink_1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/tm-6_pro_to1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/tm-6_pro_to1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-tm-6pro" TargetMode="External"/><Relationship Id="rId_hyperlink_1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/td-27kv_back_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/td-27kv_back_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-td-27kv-mds-std2" TargetMode="External"/><Relationship Id="rId_hyperlink_1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/vad306_back_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/vad306_back_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-vad306" TargetMode="External"/><Relationship Id="rId_hyperlink_1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/vad503_angle_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/vad503_angle_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-vad503" TargetMode="External"/><Relationship Id="rId_hyperlink_1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/vad506_angle_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/vad506_angle_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-vad506" TargetMode="External"/><Relationship Id="rId_hyperlink_1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/td-07kv_back_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/td-07kv_back_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-td-07kv" TargetMode="External"/><Relationship Id="rId_hyperlink_1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/td-07dmk_back_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/td-07dmk_back_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-td-07dmk" TargetMode="External"/><Relationship Id="rId_hyperlink_1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/td-07kx_front_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/td-07kx_front_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-td-07kx" TargetMode="External"/><Relationship Id="rId_hyperlink_1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/td-07kvx_back_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/td-07kvx_back_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-td-07kvx" TargetMode="External"/><Relationship Id="rId_hyperlink_1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/cnt90321_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/cnt90321_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-vad103" TargetMode="External"/><Relationship Id="rId_hyperlink_1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/cnt89522_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/cnt89522_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-vad706-gs" TargetMode="External"/><Relationship Id="rId_hyperlink_1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/td-17kv2_angle_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/td-17kv2_angle_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-td-17kv2-mds-com" TargetMode="External"/><Relationship Id="rId_hyperlink_1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/td-17kvx2_back_ga2_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/td-17kvx2_back_ga2_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-td-17kvx2" TargetMode="External"/><Relationship Id="rId_hyperlink_1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/gallery_img_1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/gallery_img_1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-td-27kv2" TargetMode="External"/><Relationship Id="rId_hyperlink_1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/vad307_front_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/vad307_front_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-vad307" TargetMode="External"/><Relationship Id="rId_hyperlink_1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/td-50kv2_back_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/td-50kv2_back_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-td-50kv2" TargetMode="External"/><Relationship Id="rId_hyperlink_1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/vad507_mai1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/vad507_mai1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-vad507" TargetMode="External"/><Relationship Id="rId_hyperlink_1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/td-02kv_front_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/td-02kv_front_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-td-02kv" TargetMode="External"/><Relationship Id="rId_hyperlink_1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/cnt89521_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/cnt89521_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-vad706-1" TargetMode="External"/><Relationship Id="rId_hyperlink_1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/td-02k_top_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/td-02k_top_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-td-02k" TargetMode="External"/><Relationship Id="rId_hyperlink_1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/33k8tlyytbuoccg880k8s8g01_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/33k8tlyytbuoccg880k8s8g01_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-vad504" TargetMode="External"/><Relationship Id="rId_hyperlink_1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/td-50k2_mai1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/td-50k2_mai1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-td-50k2" TargetMode="External"/><Relationship Id="rId_hyperlink_1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/rt-30h_top_angle_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_rt-30h_top_angle_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-rt-30h" TargetMode="External"/><Relationship Id="rId_hyperlink_1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/rt-30hr_top_ga_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_rt-30hr_top_ga_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-rt-30hr" TargetMode="External"/><Relationship Id="rId_hyperlink_1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/rt-30k_top_ga_4.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_rt-30k_top_ga_4.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-rt-30k" TargetMode="External"/><Relationship Id="rId_hyperlink_1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/spd-30_top_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_spd-30_top_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-spd-30" TargetMode="External"/><Relationship Id="rId_hyperlink_1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/spd-sx_top_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_spd-sx_top_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-spd-sx" TargetMode="External"/><Relationship Id="rId_hyperlink_1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/hpd-20_top_ga_4.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_hpd-20_top_ga_4.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-hpd-20" TargetMode="External"/><Relationship Id="rId_hyperlink_1303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/2yo6r1n5vy4g84cs080sgc4c_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_2yo6r1n5vy4g84cs080sgc4c_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-cy-5" TargetMode="External"/><Relationship Id="rId_hyperlink_1306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/6nf5x06wurcwwgo0800s04ok_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_6nf5x06wurcwwgo0800s04ok_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-cy-8" TargetMode="External"/><Relationship Id="rId_hyperlink_1309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/fd8-xlarge__2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_fd8-xlarge__2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-fd-8" TargetMode="External"/><Relationship Id="rId_hyperlink_1312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/kd-140-bc_front_angle_ga_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_kd-140-bc_front_angle_ga_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-kd-140" TargetMode="External"/><Relationship Id="rId_hyperlink_1315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/1m80vclxyoskkk8804800g8o_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_1m80vclxyoskkk8804800g8o_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/item-roland-kd-140-bc" TargetMode="External"/><Relationship Id="rId_hyperlink_1318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/kd_a22_main_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_kd_a22_main_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/item-roland-kd-a-22" TargetMode="External"/><Relationship Id="rId_hyperlink_1321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/c9j4o8t3pmgwcwg4ooog0koc_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_c9j4o8t3pmgwcwg4ooog0koc_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-pd-105bkj" TargetMode="External"/><Relationship Id="rId_hyperlink_1324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/er6gs2wxzjwco0ws4ckgw444_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_er6gs2wxzjwco0ws4ckgw444_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-pd-105x" TargetMode="External"/><Relationship Id="rId_hyperlink_1327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/ese139b3p40k04kkwkwww0w8_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_ese139b3p40k04kkwkwww0w8_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-pd-108-bc-ped" TargetMode="External"/><Relationship Id="rId_hyperlink_1330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/28hjo5vgwuhww08c4s4g8o4o_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_28hjo5vgwuhww08c4s4g8o4o_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-pd-125x" TargetMode="External"/><Relationship Id="rId_hyperlink_1333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/ezcu90ld55c8owwossgwcs04_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_ezcu90ld55c8owwossgwcs04_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-pd-128-bc" TargetMode="External"/><Relationship Id="rId_hyperlink_1336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-pd-128s-bc-ped-barabannii_id725__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-pd-128s-bc-ped-barabannii_id725__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-pd-128s-bc" TargetMode="External"/><Relationship Id="rId_hyperlink_1339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/3i2wda7bh9esoc44okcosgkg_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_3i2wda7bh9esoc44okcosgkg_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-pd-8" TargetMode="External"/><Relationship Id="rId_hyperlink_1342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/4tglrs4b1fy8wc40gsws4sww_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_4tglrs4b1fy8wc40gsws4sww_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-pd-85bk" TargetMode="External"/><Relationship Id="rId_hyperlink_1345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/pdx-100_front_ga_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_pdx-100_front_ga_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-pdx-100" TargetMode="External"/><Relationship Id="rId_hyperlink_1348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/pdx-6_front_angle_ga_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_pdx-6_front_angle_ga_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-pdx-6" TargetMode="External"/><Relationship Id="rId_hyperlink_1351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/pdx_8_angle_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_pdx_8_angle_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-pdx-8" TargetMode="External"/><Relationship Id="rId_hyperlink_1354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/boss-psb-230eu-blok-pitaniya-9v-2000ma_id586__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_boss-psb-230eu-blok-pitaniya-9v-2000ma_id586__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/item-roland-psb-230eu" TargetMode="External"/><Relationship Id="rId_hyperlink_1357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/p36op0v5cwg80go0k0oggoc_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_p36op0v5cwg80go0k0oggoc_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/item-roland-rmp-5a" TargetMode="External"/><Relationship Id="rId_hyperlink_1360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/vh_11_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_vh_11_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/item-roland-vh-11" TargetMode="External"/><Relationship Id="rId_hyperlink_1363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/e29sayzqtz40cowkgsssskkk_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_e29sayzqtz40cowkgsssskkk_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-vh-13-mg" TargetMode="External"/><Relationship Id="rId_hyperlink_1366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/a31k7eyv1zc40kcs8og4wk8s_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_a31k7eyv1zc40kcs8og4wk8s_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-mdy-25" TargetMode="External"/><Relationship Id="rId_hyperlink_1369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/apc_33_angle_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_apc_33_angle_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-apc-33" TargetMode="External"/><Relationship Id="rId_hyperlink_1372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/boss-bbs-24-nizkii-barnii-stul_id1715_1 (1_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_boss-bbs-24-nizkii-barnii-stul_id1715_1 (1_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-bbs-24" TargetMode="External"/><Relationship Id="rId_hyperlink_1375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/boss-bbs-30-visokii-barnii-stul_id1716__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_boss-bbs-30-visokii-barnii-stul_id1716__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-bbs-30" TargetMode="External"/><Relationship Id="rId_hyperlink_1378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/cy-12c_top_ga_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_cy-12c_top_ga_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-cy-12c" TargetMode="External"/><Relationship Id="rId_hyperlink_1381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/cy-13r_top_ga_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_cy-13r_top_ga_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-cy-13r" TargetMode="External"/><Relationship Id="rId_hyperlink_1384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/cy-14c-mg_top_ga_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_cy-14c-mg_top_ga_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-cy-14c" TargetMode="External"/><Relationship Id="rId_hyperlink_1387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/5o3ru749hao8k0w8kwokg8ks_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_5o3ru749hao8k0w8kwokg8ks_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-cy-14c-mg" TargetMode="External"/><Relationship Id="rId_hyperlink_1390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/3pv11knbu94wockowoggw0ow_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_3pv11knbu94wockowoggw0ow_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-cy-14c-sv" TargetMode="External"/><Relationship Id="rId_hyperlink_1393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/8d5c2cghzww84kc0ggos8000_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_8d5c2cghzww84kc0ggos8000_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-cy-15r-mg" TargetMode="External"/><Relationship Id="rId_hyperlink_1396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/5qvjw4tlyacc400kooowowk0_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_5qvjw4tlyacc400kooowowk0_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-cy-15r-sv" TargetMode="External"/><Relationship Id="rId_hyperlink_1399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/3c576be50299c281d77c91818f001c6_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_3c576be50299c281d77c91818f001c6_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-cym-10" TargetMode="External"/><Relationship Id="rId_hyperlink_1402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/9itly1dmgxcsg0gkkksw0o8w_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_9itly1dmgxcsg0gkkksw0o8w_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-mdh-25" TargetMode="External"/><Relationship Id="rId_hyperlink_1405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/dap-3x_pedal_throne_ga_1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/dap-3x_pedal_throne_ga_1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-dap-3x" TargetMode="External"/><Relationship Id="rId_hyperlink_1408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-kc-110-klavishnii-kombo_id387__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-kc-110-klavishnii-kombo_id387__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-kc-110" TargetMode="External"/><Relationship Id="rId_hyperlink_1411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-kc-150usd-klavishnii-kombo_id388__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-kc-150usd-klavishnii-kombo_id388__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-kc-150" TargetMode="External"/><Relationship Id="rId_hyperlink_1414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-kc-350usd-klavishnii-kombo_id389__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-kc-350usd-klavishnii-kombo_id389__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-kc-350" TargetMode="External"/><Relationship Id="rId_hyperlink_1417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-kc-550usd-klavishnii-kombo_id390__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-kc-550usd-klavishnii-kombo_id390__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-kc-550" TargetMode="External"/><Relationship Id="rId_hyperlink_1420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-kc-60m-klavishnii-kombo_id391__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-kc-60m-klavishnii-kombo_id391__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-kc-60m" TargetMode="External"/><Relationship Id="rId_hyperlink_1423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-kc-880-klavishnii-kombo_id392__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-kc-880-klavishnii-kombo_id392__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-kc-880" TargetMode="External"/><Relationship Id="rId_hyperlink_1426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-mobile-ac-kompaktnii-akusticheskii-kombo_id735__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-mobile-ac-kompaktnii-akusticheskii-kombo_id735__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-mobile-ac" TargetMode="External"/><Relationship Id="rId_hyperlink_1429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-mobile-ba-kompaktnii-kombo_id734__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-mobile-ba-kompaktnii-kombo_id734__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-mobile-ba" TargetMode="External"/><Relationship Id="rId_hyperlink_1432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/0/kc-200-kombo-dlya-klavishnih-instrumentov_id1694__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/0/thumbs/t_kc-200-kombo-dlya-klavishnih-instrumentov_id1694__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-kc-200" TargetMode="External"/><Relationship Id="rId_hyperlink_1435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/0/cnt7270_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/0/thumbs/t_cnt7270_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-kc-220" TargetMode="External"/><Relationship Id="rId_hyperlink_1438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/ac-33_angle_2_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_ac-33_angle_2_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-ac-33" TargetMode="External"/><Relationship Id="rId_hyperlink_1441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/ac-33-rw_front_gal (1_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_ac-33-rw_front_gal (1_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-ac-33-rw" TargetMode="External"/><Relationship Id="rId_hyperlink_1444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/ac-40_front_ga_5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_ac-40_front_ga_5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-ac-40" TargetMode="External"/><Relationship Id="rId_hyperlink_1447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/5bmsg2oagx8ows4ogkg8swsc_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_5bmsg2oagx8ows4ogkg8swsc_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-ac-60" TargetMode="External"/><Relationship Id="rId_hyperlink_1450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/ac-60-rw_angle_1_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_ac-60-rw_angle_1_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-ac-60-rw" TargetMode="External"/><Relationship Id="rId_hyperlink_1453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/blues_cube_artist_front_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_blues_cube_artist_front_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-blues-cube-artist" TargetMode="External"/><Relationship Id="rId_hyperlink_1456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/42472142.9ful6buzi_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_42472142.9ful6buzi_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-blues-cube-artist-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_1459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/blues-cube-hot-bk-gitarnii-usilitel_id1520__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_blues-cube-hot-bk-gitarnii-usilitel_id1520__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-blues-cube-hot-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_1462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/blues-cube-hot-gitarnii-usilitel_id1501__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_blues-cube-hot-gitarnii-usilitel_id1501__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-blues-cube-hot-vb" TargetMode="External"/><Relationship Id="rId_hyperlink_1465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/blues_cube_stage_front_ga_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_blues_cube_stage_front_ga_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-blues-cube-stage" TargetMode="External"/><Relationship Id="rId_hyperlink_1468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/bluescube_tour_front_ga_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_bluescube_tour_front_ga_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-blues-cube-tour" TargetMode="External"/><Relationship Id="rId_hyperlink_1471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/cube_street_ex_angle_1_ga_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_cube_street_ex_angle_1_ga_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-cube-street-ex" TargetMode="External"/><Relationship Id="rId_hyperlink_1474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-cube-120xl-bass-gitarnii-kombo_id355__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-cube-120xl-bass-gitarnii-kombo_id355__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-cube-120xl-bass" TargetMode="External"/><Relationship Id="rId_hyperlink_1477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-cube-20xl-bass-gitarnii-kombo_id357__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-cube-20xl-bass-gitarnii-kombo_id357__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-cube-20xl-bass" TargetMode="External"/><Relationship Id="rId_hyperlink_1480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-cube-60-xl-bass-gitarnii-kombo_id360__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-cube-60-xl-bass-gitarnii-kombo_id360__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-cube-60-xl-bass" TargetMode="External"/><Relationship Id="rId_hyperlink_1483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-cube-lm-wh-gitarnii-kombo_id843__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-cube-lm-wh-gitarnii-kombo_id843__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-cube-lm-wh" TargetMode="External"/><Relationship Id="rId_hyperlink_1486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-cube-lt-bk-gitarnii-kombo_id842__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-cube-lt-bk-gitarnii-kombo_id842__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-cube-lt-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_1489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-cube-lt-wh-gitarnii-kombo_id857__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-cube-lt-wh-gitarnii-kombo_id857__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-cube-lt-wh" TargetMode="External"/><Relationship Id="rId_hyperlink_1492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-cube-st-black-gitarnii-kombo_id320__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-cube-st-black-gitarnii-kombo_id320__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-cube-st-black" TargetMode="External"/><Relationship Id="rId_hyperlink_1495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-cube-st-red-gitarnii-kombo_id354__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-cube-st-red-gitarnii-kombo_id354__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-cube-st-red-gitarnii-kombo" TargetMode="External"/><Relationship Id="rId_hyperlink_1498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/jc_01_front_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_jc_01_front_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-jc-01b" TargetMode="External"/><Relationship Id="rId_hyperlink_1501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-jc-22-jazz-chorus-gitarnii-kombo_id1126__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-jc-22-jazz-chorus-gitarnii-kombo_id1126__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-jc-22" TargetMode="External"/><Relationship Id="rId_hyperlink_1504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-jc-40-gitarnii-usilitel-jazz-chorus_id1032__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-jc-40-gitarnii-usilitel-jazz-chorus_id1032__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-jc-40" TargetMode="External"/><Relationship Id="rId_hyperlink_1507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/a7fe292f-cdc9-11e6-9f19-b8975aa94f02_a7fe2930-cdc9-11e6-9f19-b8975aa94f02.resize_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_a7fe292f-cdc9-11e6-9f19-b8975aa94f02_a7fe2930-cdc9-11e6-9f19-b8975aa94f02.resize_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-ktn-100" TargetMode="External"/><Relationship Id="rId_hyperlink_1510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/a538310a27c330a608b360a88209f1a_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_a538310a27c330a608b360a88209f1a_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-ktn-100-212" TargetMode="External"/><Relationship Id="rId_hyperlink_1513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/456388-_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_456388-_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-ktn-50" TargetMode="External"/><Relationship Id="rId_hyperlink_1516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/web_image boss katana head ktn-head -61101118_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_web_image boss katana head ktn-head -61101118_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-ktn-head-katana" TargetMode="External"/><Relationship Id="rId_hyperlink_1519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-mcb-rx-basovii-kombo_id343__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-mcb-rx-basovii-kombo_id343__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-mcb-rx" TargetMode="External"/><Relationship Id="rId_hyperlink_1522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-mcube-rx-gitarnii-kombo_id345__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-mcube-rx-gitarnii-kombo_id345__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/item-roland-mcube-rx-gitarnii-kombo-291" TargetMode="External"/><Relationship Id="rId_hyperlink_1525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-cube-lt-rd-gitarnii-kombo_id856__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-cube-lt-rd-gitarnii-kombo_id856__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-cube-lt-rd" TargetMode="External"/><Relationship Id="rId_hyperlink_1528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/mobile_cube_right_side_ga4_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/mobile_cube_right_side_ga4_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-mb-cube" TargetMode="External"/><Relationship Id="rId_hyperlink_1531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/ous4h02dtj4wok0804wwcs41_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/ous4h02dtj4wok0804wwcs41_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-m-cube-gx" TargetMode="External"/><Relationship Id="rId_hyperlink_1534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/3swfm65npyyowoo0ko0gws0s1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/3swfm65npyyowoo0ko0gws0s1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-m-cube-gxr" TargetMode="External"/><Relationship Id="rId_hyperlink_1537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/apt240qhjz4gkcosg884sg4k1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/apt240qhjz4gkcosg884sg4k1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-m-cube-gxw" TargetMode="External"/><Relationship Id="rId_hyperlink_1540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/mobile_ac_angle_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/mobile_ac_angle_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-mobile-ac" TargetMode="External"/><Relationship Id="rId_hyperlink_1543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/2501.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_2501.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-waza-212" TargetMode="External"/><Relationship Id="rId_hyperlink_1546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/2507.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_2507.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-waza-412" TargetMode="External"/><Relationship Id="rId_hyperlink_1549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/2515.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_2515.97_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/boss-waza-head" TargetMode="External"/><Relationship Id="rId_hyperlink_1552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/ac-33-rw_front_gal (1_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_ac-33-rw_front_gal (1_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-ac-33-rw" TargetMode="External"/><Relationship Id="rId_hyperlink_1555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/ac-40_front_ga_5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_ac-40_front_ga_5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-ac-40" TargetMode="External"/><Relationship Id="rId_hyperlink_1558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/5bmsg2oagx8ows4ogkg8swsc_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_5bmsg2oagx8ows4ogkg8swsc_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-ac-60" TargetMode="External"/><Relationship Id="rId_hyperlink_1561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/ac-60-rw_angle_1_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_ac-60-rw_angle_1_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-ac-60-rw" TargetMode="External"/><Relationship Id="rId_hyperlink_1564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/ac-33_angle_2_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_ac-33_angle_2_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-ac-33" TargetMode="External"/><Relationship Id="rId_hyperlink_1567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/cube-10gx_front_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/cube-10gx_front_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-cube-10gx" TargetMode="External"/><Relationship Id="rId_hyperlink_1570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-pm-03-monitor-dlya-barabanschikov_id648__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-pm-03-monitor-dlya-barabanschikov_id648__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-pm-03" TargetMode="External"/><Relationship Id="rId_hyperlink_1573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-pm-10-usilitel_id220__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-pm-10-usilitel_id220__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-pm-10" TargetMode="External"/><Relationship Id="rId_hyperlink_1576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/0/pm-200_front_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/0/thumbs/t_pm-200_front_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-pm-200" TargetMode="External"/><Relationship Id="rId_hyperlink_1579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/gallery_front_blac_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_gallery_front_blac_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-gp-607-pe" TargetMode="External"/><Relationship Id="rId_hyperlink_1582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/gp607-pw_dr_ga_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_gp607-pw_dr_ga_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-gp-607-pw" TargetMode="External"/><Relationship Id="rId_hyperlink_1585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/cnt5094_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_cnt5094_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-rg-3f-pe-ksg-04-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_1588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/hp603_cb_dr_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_hp603_cb_dr_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-hp603-cb" TargetMode="External"/><Relationship Id="rId_hyperlink_1591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/cnt6253_4.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_cnt6253_4.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-hp603-cr" TargetMode="External"/><Relationship Id="rId_hyperlink_1594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/xx-2016042202342600001-roland hp603-wh ksc-80-w_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_xx-2016042202342600001-roland hp603-wh ksc-80-w_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-hp603-wh" TargetMode="External"/><Relationship Id="rId_hyperlink_1597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-hp605-cb-cifrovoe-pianino_id1019__2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-hp605-cb-cifrovoe-pianino_id1019__2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-hp605-cb" TargetMode="External"/><Relationship Id="rId_hyperlink_1600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/hp605_cr_dr_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_hp605_cr_dr_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-hp605-cr" TargetMode="External"/><Relationship Id="rId_hyperlink_1603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/hp605_pe_dr_ga_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_hp605_pe_dr_ga_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-hp605-pe" TargetMode="External"/><Relationship Id="rId_hyperlink_1606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/hp605_wh_dr_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_hp605_wh_dr_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-hp605-wh" TargetMode="External"/><Relationship Id="rId_hyperlink_1609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/lx-17_pe_dr_ga_4.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_lx-17_pe_dr_ga_4.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-lx-17-pe-ksc-82-pe" TargetMode="External"/><Relationship Id="rId_hyperlink_1612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/lx-17_pw_dr_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_lx-17_pw_dr_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-lx-17-pw-ksc-82-pw" TargetMode="External"/><Relationship Id="rId_hyperlink_1615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/lx-7_bw_dr_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_lx-7_bw_dr_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-lx-7-bw-ksc-84-bw" TargetMode="External"/><Relationship Id="rId_hyperlink_1618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/lx-7_cb_dr_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_lx-7_cb_dr_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-lx-7-cb-ksc-84-cb" TargetMode="External"/><Relationship Id="rId_hyperlink_1621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/lx-7_pe_dr_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_lx-7_pe_dr_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-lx-7-pe-ksc-84-pe" TargetMode="External"/><Relationship Id="rId_hyperlink_1624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/0/hp702_angle_charcoal_black_ga1_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/0/thumbs/t_hp702_angle_charcoal_black_ga1_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-hp702-ch" TargetMode="External"/><Relationship Id="rId_hyperlink_1627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/0/hp702_angle_white_ga1_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/0/thumbs/t_hp702_angle_white_ga1_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-hp702-wh" TargetMode="External"/><Relationship Id="rId_hyperlink_1630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/0/1f03d9e0cec38e6b864e3de7efef9041_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/0/thumbs/t_1f03d9e0cec38e6b864e3de7efef9041_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-hp702-dr" TargetMode="External"/><Relationship Id="rId_hyperlink_1633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/0/gallery_hp702_angle_light_oa1_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/0/thumbs/t_gallery_hp702_angle_light_oa1_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-hp702-la" TargetMode="External"/><Relationship Id="rId_hyperlink_1636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/0/hp704_angle_dark_rosewood_ga1_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/0/thumbs/t_hp704_angle_dark_rosewood_ga1_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-hp704-dr" TargetMode="External"/><Relationship Id="rId_hyperlink_1639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/0/hp704_angle_charcoal_black_ga1_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/0/thumbs/t_hp704_angle_charcoal_black_ga1_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-hp704-ch" TargetMode="External"/><Relationship Id="rId_hyperlink_1642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/0/hp704_angle_white_ga1_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/0/thumbs/t_hp704_angle_white_ga1_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-hp704-wh" TargetMode="External"/><Relationship Id="rId_hyperlink_1645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/0/hp704la_00_1021_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/0/thumbs/t_hp704la_00_1021_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-hp704-la" TargetMode="External"/><Relationship Id="rId_hyperlink_1648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/0/gallery_lx705_angle_dark_rosewoo_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/0/thumbs/t_gallery_lx705_angle_dark_rosewoo_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-lx705-dr" TargetMode="External"/><Relationship Id="rId_hyperlink_1651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/304769-300800-lx705_a_c1_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_304769-300800-lx705_a_c1_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-lx705-ch" TargetMode="External"/><Relationship Id="rId_hyperlink_1654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/0/cnt7726_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/0/thumbs/t_cnt7726_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-lx706-dr" TargetMode="External"/><Relationship Id="rId_hyperlink_1657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/cnt7726_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_cnt7726_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-lx706-pe" TargetMode="External"/><Relationship Id="rId_hyperlink_1660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/cnt7726_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_cnt7726_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-lx705-pe" TargetMode="External"/><Relationship Id="rId_hyperlink_1663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/0/lx708-ch_1_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/0/thumbs/t_lx708-ch_1_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-lx708-ch" TargetMode="External"/><Relationship Id="rId_hyperlink_1666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/7ydj8slxukg008cc0cos08cc4_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/7ydj8slxukg008cc0cos08cc4_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-hp605-wh" TargetMode="External"/><Relationship Id="rId_hyperlink_1669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/dajcy1lq8jcw40g884oo40ws1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/dajcy1lq8jcw40g884oo40ws1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-hp605-cr" TargetMode="External"/><Relationship Id="rId_hyperlink_1672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/72snwajo248w4cwo004wocog1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/72snwajo248w4cwo004wocog1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-hp605-cb" TargetMode="External"/><Relationship Id="rId_hyperlink_1675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/e62h2wfd5zc4ow0wc4s4cs441_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/e62h2wfd5zc4ow0wc4s4cs441_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-f-140r-wh" TargetMode="External"/><Relationship Id="rId_hyperlink_1678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/rp501r-cb_dr_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/rp501r-cb_dr_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-rp501r-cb" TargetMode="External"/><Relationship Id="rId_hyperlink_1681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/rx94r8ej66o844gcg044c0w_1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/rx94r8ej66o844gcg044c0w_1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-f-140r-cb" TargetMode="External"/><Relationship Id="rId_hyperlink_1684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/hp605_s_ga_7_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/hp605_s_ga_7_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-hp605-pe" TargetMode="External"/><Relationship Id="rId_hyperlink_1687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/rp501r-wh_main_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/rp501r-wh_main_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-rp501r-wh" TargetMode="External"/><Relationship Id="rId_hyperlink_1690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/rp501r_cr_f_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/rp501r_cr_f_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-rp501r-cr" TargetMode="External"/><Relationship Id="rId_hyperlink_1693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/cnt72617_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/cnt72617_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-rp102" TargetMode="External"/><Relationship Id="rId_hyperlink_1696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/gopiano_main_ga_1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/gopiano_main_ga_1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-go-61p" TargetMode="External"/><Relationship Id="rId_hyperlink_1699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/fp-30_wh_top_ga_1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/fp-30_wh_top_ga_1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-fp-30-wh" TargetMode="External"/><Relationship Id="rId_hyperlink_1702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/6o29kkvqvjgow4g8k004ss804_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/6o29kkvqvjgow4g8k004ss804_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-hp603-acr" TargetMode="External"/><Relationship Id="rId_hyperlink_1705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/hp601_cr_en_f_ga2_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/hp601_cr_en_f_ga2_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-hp601-cr" TargetMode="External"/><Relationship Id="rId_hyperlink_1708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/roland-fp-30-bk-cifrovoe-pianino_id1677__5_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/roland-fp-30-bk-cifrovoe-pianino_id1677__5_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-fp-30-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_1711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/cnt77261_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/cnt77261_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-lx706-ch" TargetMode="External"/><Relationship Id="rId_hyperlink_1714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/300778-1539790024301_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/300778-1539790024301_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-lx705-la" TargetMode="External"/><Relationship Id="rId_hyperlink_1717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/eswv5nju2u8gg8cckkogw8gs_1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/eswv5nju2u8gg8cckkogw8gs_1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-fp-90-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_1720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/12445822_802_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/12445822_802_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-hp601-wh-ksc-92-wh" TargetMode="External"/><Relationship Id="rId_hyperlink_1723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/gp607-pw_dr_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/gp607-pw_dr_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-gp607-pw" TargetMode="External"/><Relationship Id="rId_hyperlink_1726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/img_217003_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/img_217003_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-fp-90-wh" TargetMode="External"/><Relationship Id="rId_hyperlink_1729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/fp-60_b_t_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/fp-60_b_t_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-fp-60-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_1732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/fp-60_w_t_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/fp-60_w_t_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-fp-60-wh" TargetMode="External"/><Relationship Id="rId_hyperlink_1735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/rp701-dr_left_end_block_ga5_5" TargetMode="External"/><Relationship Id="rId_hyperlink_1736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/rp701-dr_left_end_block_ga5_5" TargetMode="External"/><Relationship Id="rId_hyperlink_1737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-rp701-dr" TargetMode="External"/><Relationship Id="rId_hyperlink_1738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/rp701-cb_left_end_block_ga5_2" TargetMode="External"/><Relationship Id="rId_hyperlink_1739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/rp701-cb_left_end_block_ga5_2" TargetMode="External"/><Relationship Id="rId_hyperlink_1740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-rp701-cb" TargetMode="External"/><Relationship Id="rId_hyperlink_1741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/rp701-la_left_end_block_ga5_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/rp701-la_left_end_block_ga5_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-rp701-la" TargetMode="External"/><Relationship Id="rId_hyperlink_1744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/rp701-wh_left_end_block_ga5_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/rp701-wh_left_end_block_ga5_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-rp701-wh" TargetMode="External"/><Relationship Id="rId_hyperlink_1747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/fp-30x-bk_top_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/fp-30x-bk_top_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-fp-30x-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_1750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/fp-30x-wh_angle_x-stand_ga7_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/fp-30x-wh_angle_x-stand_ga7_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-fp-30x-wh" TargetMode="External"/><Relationship Id="rId_hyperlink_1753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/fp-60x-bk_top_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/fp-60x-bk_top_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-fp-60x-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_1756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/fp-60x-wh_panel_ga7_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/fp-60x-wh_panel_ga7_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-fp-60x-wh" TargetMode="External"/><Relationship Id="rId_hyperlink_1759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/f701-cb_front_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/f701-cb_front_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-f701-cb" TargetMode="External"/><Relationship Id="rId_hyperlink_1762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/f701-la_panel_ga8_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/f701-la_panel_ga8_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-f701-la" TargetMode="External"/><Relationship Id="rId_hyperlink_1765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/f701-wh_front_ga6_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/f701-wh_front_ga6_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-f701-wh" TargetMode="External"/><Relationship Id="rId_hyperlink_1768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/fp-90x-bk_top_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/fp-90x-bk_top_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-fp-90x-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_1771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/fp-90x-wh_top_ga1_7" TargetMode="External"/><Relationship Id="rId_hyperlink_1772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/fp-90x-wh_top_ga1_7" TargetMode="External"/><Relationship Id="rId_hyperlink_1773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-fp-90x-wh" TargetMode="External"/><Relationship Id="rId_hyperlink_1774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/gallery_lx708_angle_polish_whit1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/gallery_lx708_angle_polish_whit1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-lx708-pw" TargetMode="External"/><Relationship Id="rId_hyperlink_1777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/rd-88_top_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/rd-88_top_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-rd-88" TargetMode="External"/><Relationship Id="rId_hyperlink_1780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/gallery_angle_white_clos1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/gallery_angle_white_clos1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-gp609-pw" TargetMode="External"/><Relationship Id="rId_hyperlink_1783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/a5a2f1e4e74e384d7c1e84a89d10f721_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/a5a2f1e4e74e384d7c1e84a89d10f721_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-rp302-crl" TargetMode="External"/><Relationship Id="rId_hyperlink_1786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/gallery_to1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/gallery_to1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-rd-2000" TargetMode="External"/><Relationship Id="rId_hyperlink_1789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/gallery_hp704_angle_polished_ebon2_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/gallery_hp704_angle_polished_ebon2_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-hp704-pe" TargetMode="External"/><Relationship Id="rId_hyperlink_1792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/roland-lx-708-pe-chernii-polirovannii_id199_1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/roland-lx-708-pe-chernii-polirovannii_id199_1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-lx708-pe" TargetMode="External"/><Relationship Id="rId_hyperlink_1795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/rp30_01_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/rp30_01_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-rp30" TargetMode="External"/><Relationship Id="rId_hyperlink_1798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/rp107_angle_left_open_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/rp107_angle_left_open_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-rp107" TargetMode="External"/><Relationship Id="rId_hyperlink_1801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/4nhx3hdq0ew7yt9boxczkpgzx4s4kd51_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/4nhx3hdq0ew7yt9boxczkpgzx4s4kd51_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-fp-e50-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_1804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/rmmmm7trq2b2mnfyq7638b12b6f6ekt1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/rmmmm7trq2b2mnfyq7638b12b6f6ekt1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-f107-bkx" TargetMode="External"/><Relationship Id="rId_hyperlink_1807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/dp603_pe-f_open-e_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/dp603_pe-f_open-e_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-dp603-pe" TargetMode="External"/><Relationship Id="rId_hyperlink_1810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/0/gopiano_main_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/0/thumbs/t_gopiano_main_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-go-61p" TargetMode="External"/><Relationship Id="rId_hyperlink_1813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/dp-90se-pe_angle_open_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_dp-90se-pe_angle_open_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-dp90s-epe" TargetMode="External"/><Relationship Id="rId_hyperlink_1816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/dp-90se-pw_angle_open_ga_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_dp-90se-pw_angle_open_ga_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-dp90s-epw" TargetMode="External"/><Relationship Id="rId_hyperlink_1819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/6h0xvq3lpb0gko0s4o0oc8803_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/6h0xvq3lpb0gko0s4o0oc8803_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-dp603-pw" TargetMode="External"/><Relationship Id="rId_hyperlink_1822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/hp-504-cb_angle_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_hp-504-cb_angle_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-hp504-cb" TargetMode="External"/><Relationship Id="rId_hyperlink_1825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-hp504-rw-cifrovoe-pianino-bez-stenda_id1549__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-hp504-rw-cifrovoe-pianino-bez-stenda_id1549__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-hp504-rw" TargetMode="External"/><Relationship Id="rId_hyperlink_1828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/3nm819aq7jk0ocgw00gkgc04_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_3nm819aq7jk0ocgw00gkgc04_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-hp504-wh" TargetMode="External"/><Relationship Id="rId_hyperlink_1831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/hpi-50e_angle_ga__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_hpi-50e_angle_ga__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-hpi-50-erw" TargetMode="External"/><Relationship Id="rId_hyperlink_1834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/kf-10-ko__5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_kf-10-ko__5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-kf-10-ko" TargetMode="External"/><Relationship Id="rId_hyperlink_1837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/kf-10-kw__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_kf-10-kw__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/item-roland-kf-10-kw-pianino-245" TargetMode="External"/><Relationship Id="rId_hyperlink_1840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/0/rp102_f_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/0/thumbs/t_rp102_f_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-rp102" TargetMode="External"/><Relationship Id="rId_hyperlink_1843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/lx-5-la_front_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/lx-5-la_front_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-lx-5-la-ksl-5-la" TargetMode="External"/><Relationship Id="rId_hyperlink_1846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/lx-5-dr_angle_left_ga2_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/lx-5-dr_angle_left_ga2_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-lx-5-dr-ksl-5-dr" TargetMode="External"/><Relationship Id="rId_hyperlink_1849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/lx-5-ch_front_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/products/roland/thumbs/lx-5-ch_front_ga1_1" TargetMode="External"/><Relationship Id="rId_hyperlink_1851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-lx-5-ch-ksl-5-ch" TargetMode="External"/><Relationship Id="rId_hyperlink_1852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/dp603_cb-dr_open-5-e_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_dp603_cb-dr_open-5-e_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-dp-603-cb" TargetMode="External"/><Relationship Id="rId_hyperlink_1855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/dp-90e-cb_angle_open_gal (1_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_dp-90e-cb_angle_open_gal (1_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-dp90-ecb" TargetMode="External"/><Relationship Id="rId_hyperlink_1858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-fp-30-bk-cifrovoe-pianino_id1677__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-fp-30-bk-cifrovoe-pianino_id1677__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-fp-30-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_1861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/fp-30_bk_ga_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_fp-30_bk_ga_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-fp-30-bk-kpd-70-bk-ksc-70-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_1864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/fp-30_wh_top_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_fp-30_wh_top_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-fp-30-wh" TargetMode="External"/><Relationship Id="rId_hyperlink_1867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/fp-30_wh_ga_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_fp-30_wh_ga_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-fp-30-wh-kpd-70-wh-ksc-70-wh" TargetMode="External"/><Relationship Id="rId_hyperlink_1870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-fp-50-bk-cifrovoe-pianino_id1472__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-fp-50-bk-cifrovoe-pianino_id1472__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-fp-50-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_1873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/fp-50-wh_top_ga_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_fp-50-wh_top_ga_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-fp-50-wh" TargetMode="External"/><Relationship Id="rId_hyperlink_1876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/1ac6c4dd11146d609a46f9b99894816_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_1ac6c4dd11146d609a46f9b99894816_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-fp-80-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_1879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/fp-80-wh_top_ga_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_fp-80-wh_top_ga_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-fp-80-wh" TargetMode="External"/><Relationship Id="rId_hyperlink_1882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/eswv5nju2u8gg8cckkogw8gs_6.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_eswv5nju2u8gg8cckkogw8gs_6.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-fp-90-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_1885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/fp-90-wh-cifrovoe-fortepiano_id1613__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_fp-90-wh-cifrovoe-fortepiano_id1613__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-fp-90-wh" TargetMode="External"/><Relationship Id="rId_hyperlink_1888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/rd-300nx_angle_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_rd-300nx_angle_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-rd-300nx" TargetMode="External"/><Relationship Id="rId_hyperlink_1891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/rd-64_top_ga_4.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_rd-64_top_ga_4.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-rd-64" TargetMode="External"/><Relationship Id="rId_hyperlink_1894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/rd-800_top_ga_5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_rd-800_top_ga_5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-rd-800" TargetMode="External"/><Relationship Id="rId_hyperlink_1897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/xx-2016111408041300004-roland rp501r-cb._2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_xx-2016111408041300004-roland rp501r-cb._2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-rp501-cb" TargetMode="External"/><Relationship Id="rId_hyperlink_1900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/xx-2016111408041300005-roland rp501r-rw &#1094;&#1080;&#1092;&#1088;&#1086;&#1074;&#1086;&#1077; &#1092;&#1086;&#1088;&#1090;&#1077;&#1087;&#1080;&#1072;&#1085;&#1086;._4.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_xx-2016111408041300005-roland rp501r-rw &#1094;&#1080;&#1092;&#1088;&#1086;&#1074;&#1086;&#1077; &#1092;&#1086;&#1088;&#1090;&#1077;&#1087;&#1080;&#1072;&#1085;&#1086;._4.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-rp501-cr" TargetMode="External"/><Relationship Id="rId_hyperlink_1903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/1ny7y42dgcw0w48o44s44g00_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_1ny7y42dgcw0w48o44s44g00_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-rp501-wh" TargetMode="External"/><Relationship Id="rId_hyperlink_1906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/0/gallery_fp-10_to_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/0/thumbs/t_gallery_fp-10_to_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-fp-10-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_1909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/0/go-88p_top_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/0/thumbs/t_go-88p_top_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-go-88p" TargetMode="External"/><Relationship Id="rId_hyperlink_1912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/bnc_05_bk2_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_bnc_05_bk2_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-bnc-05" TargetMode="External"/><Relationship Id="rId_hyperlink_1915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/c2jlyq3j55sgo0gcw8ck88wo_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_c2jlyq3j55sgo0gcw8ck88wo_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-bnc-05-bk2" TargetMode="External"/><Relationship Id="rId_hyperlink_1918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/bnc-05-mc__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_bnc-05-mc__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-bnc-05-mc" TargetMode="External"/><Relationship Id="rId_hyperlink_1921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/2laq0y7ua3s48sw0g8w8scoo_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_2laq0y7ua3s48sw0g8w8scoo_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-bnc-05-wh" TargetMode="External"/><Relationship Id="rId_hyperlink_1924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/2laq0y7ua3s48sw0g8w8scoo_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_2laq0y7ua3s48sw0g8w8scoo_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-bnc-05wh-t" TargetMode="External"/><Relationship Id="rId_hyperlink_1927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/bnc_11_wh_angle_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_bnc_11_wh_angle_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-bnc-11-wh" TargetMode="External"/><Relationship Id="rId_hyperlink_1930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/bu6g6zc25ygo0448ow008wg8_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_bu6g6zc25ygo0448ow008wg8_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-bnc-15-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_1933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/bnc_11_bk_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_bnc_11_bk_ga_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-bnc-11-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_1936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/8pk0mvyhkksogsc0wkk8ow4o_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_8pk0mvyhkksogsc0wkk8ow4o_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-dh-01" TargetMode="External"/><Relationship Id="rId_hyperlink_1939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/1gay3wybostckg04o0okgkkk_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_1gay3wybostckg04o0okgkkk_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-dt-1" TargetMode="External"/><Relationship Id="rId_hyperlink_1942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/235971.970x_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_235971.970x_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-fr-5-battery-pack" TargetMode="External"/><Relationship Id="rId_hyperlink_1945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-kpd-90-bk-stend-s-pedalyami-dlya-fp-90-bk_id1134__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-kpd-90-bk-stend-s-pedalyami-dlya-fp-90-bk_id1134__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-kpd-90-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_1948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/kpd-90-wh__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_kpd-90-wh__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-kpd-90-wh" TargetMode="External"/><Relationship Id="rId_hyperlink_1951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-ksc-44-bkj-klavishnii-stend-dlya-fp-50-bk_id29__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-ksc-44-bkj-klavishnii-stend-dlya-fp-50-bk_id29__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-ksc-44-bkj" TargetMode="External"/><Relationship Id="rId_hyperlink_1954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/3m0lu3lqhw84cc4c4okgwc88_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_3m0lu3lqhw84cc4c4okgwc88_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-ksc-44-whj" TargetMode="External"/><Relationship Id="rId_hyperlink_1957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-ksc-68-cb-klavishnii-stend-dlya-f-20-cb_id921__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-ksc-68-cb-klavishnii-stend-dlya-f-20-cb_id921__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-ksc-68-cb" TargetMode="External"/><Relationship Id="rId_hyperlink_1960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-ksc-68-dw-klavishnii-stend-dlya-f-20-dw_id922__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-ksc-68-dw-klavishnii-stend-dlya-f-20-dw_id922__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-ksc-68-dw" TargetMode="External"/><Relationship Id="rId_hyperlink_1963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-ksc-70-bk-stend-dlya-cifrovogo-portativnogo-fortepiano-roland-fp-30-bk_id1085__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-ksc-70-bk-stend-dlya-cifrovogo-portativnogo-fortepiano-roland-fp-30-bk_id1085__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-ksc-70-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_1966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-ksc-70-wh-stend-dlya-cifrovogo-portativnogo-fortepiano-roland-fp-30-wh_id1087__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-ksc-70-wh-stend-dlya-cifrovogo-portativnogo-fortepiano-roland-fp-30-wh_id1087__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-ksc-70-wh" TargetMode="External"/><Relationship Id="rId_hyperlink_1969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-ksc-76-bk-klavishnii-stend-dlya-fp-80_id923__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-ksc-76-bk-klavishnii-stend-dlya-fp-80_id923__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-ksc-76-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_1972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-ksc-76-wh-klavishnii-stend-dlya-fp-80_id924__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-ksc-76-wh-klavishnii-stend-dlya-fp-80_id924__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-ksc-76-wh" TargetMode="External"/><Relationship Id="rId_hyperlink_1975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-ksc-90-bk-stend-dlya-fp-90-bk_id1136__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-ksc-90-bk-stend-dlya-fp-90-bk_id1136__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-ksc-90-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_1978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/roland-ksc-90-wh-stend-dlya-fp-90-wh_id1137__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/images/site_images/roland/0/thumbs/t_roland-ksc-90-wh-stend-dlya-fp-90-wh_id1137__1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r-music.ru/catalog/roland-ksc-90-wh" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J749"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="50" customWidth="true" style="0"/>
     <col min="2" max="2" width="50" customWidth="true" style="0"/>
     <col min="3" max="3" width="18" customWidth="true" style="0"/>
     <col min="4" max="4" width="14" customWidth="true" style="0"/>
     <col min="5" max="5" width="17" customWidth="true" style="0"/>
     <col min="6" max="6" width="19" customWidth="true" style="0"/>
     <col min="7" max="7" width="18" hidden="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="18" hidden="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="27" customWidth="true" style="0"/>
@@ -9953,51 +9953,51 @@
       </c>
       <c r="H160" s="5" t="s">
         <v>17</v>
       </c>
       <c r="I160" s="5" t="s">
         <v>18</v>
       </c>
       <c r="J160" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="161" spans="1:10">
       <c r="A161" s="5" t="s">
         <v>395</v>
       </c>
       <c r="B161" s="5" t="s">
         <v>396</v>
       </c>
       <c r="C161" s="5">
         <v>89629</v>
       </c>
       <c r="D161" s="5">
         <v>0</v>
       </c>
       <c r="E161" s="5">
-        <v>17990</v>
+        <v>19875</v>
       </c>
       <c r="F161" s="5">
         <v>17990</v>
       </c>
       <c r="G161" s="5" t="s">
         <v>16</v>
       </c>
       <c r="H161" s="5" t="s">
         <v>17</v>
       </c>
       <c r="I161" s="5" t="s">
         <v>18</v>
       </c>
       <c r="J161" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="162" spans="1:10">
       <c r="A162" s="5" t="s">
         <v>397</v>
       </c>
       <c r="B162" s="5" t="s">
         <v>398</v>
       </c>
       <c r="C162" s="5">
@@ -14701,54 +14701,54 @@
       <c r="G318" s="5" t="s">
         <v>16</v>
       </c>
       <c r="H318" s="5" t="s">
         <v>17</v>
       </c>
       <c r="I318" s="5" t="s">
         <v>18</v>
       </c>
       <c r="J318" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="319" spans="1:10">
       <c r="A319" s="5" t="s">
         <v>764</v>
       </c>
       <c r="B319" s="5"/>
       <c r="C319" s="5" t="s">
         <v>765</v>
       </c>
       <c r="D319" s="5">
         <v>1</v>
       </c>
       <c r="E319" s="5">
-        <v>27488</v>
+        <v>33990</v>
       </c>
       <c r="F319" s="5">
-        <v>21990</v>
+        <v>33990</v>
       </c>
       <c r="G319" s="5" t="s">
         <v>16</v>
       </c>
       <c r="H319" s="5" t="s">
         <v>17</v>
       </c>
       <c r="I319" s="5" t="s">
         <v>18</v>
       </c>
       <c r="J319" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="320" spans="1:10">
       <c r="A320" s="5" t="s">
         <v>766</v>
       </c>
       <c r="B320" s="5" t="s">
         <v>762</v>
       </c>
       <c r="C320" s="5" t="s">
         <v>767</v>
       </c>
       <c r="D320" s="5">
@@ -14859,54 +14859,54 @@
       <c r="G323" s="5" t="s">
         <v>16</v>
       </c>
       <c r="H323" s="5" t="s">
         <v>17</v>
       </c>
       <c r="I323" s="5" t="s">
         <v>18</v>
       </c>
       <c r="J323" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="324" spans="1:10">
       <c r="A324" s="5" t="s">
         <v>773</v>
       </c>
       <c r="B324" s="5"/>
       <c r="C324" s="5" t="s">
         <v>774</v>
       </c>
       <c r="D324" s="5">
         <v>4</v>
       </c>
       <c r="E324" s="5">
-        <v>27488</v>
+        <v>33990</v>
       </c>
       <c r="F324" s="5">
-        <v>21990</v>
+        <v>33990</v>
       </c>
       <c r="G324" s="5" t="s">
         <v>16</v>
       </c>
       <c r="H324" s="5" t="s">
         <v>17</v>
       </c>
       <c r="I324" s="5" t="s">
         <v>18</v>
       </c>
       <c r="J324" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="325" spans="1:10">
       <c r="A325" s="4" t="s">
         <v>775</v>
       </c>
       <c r="B325" s="7"/>
       <c r="C325" s="7"/>
       <c r="D325" s="7"/>
       <c r="E325" s="7"/>
       <c r="F325" s="7"/>
       <c r="G325" s="7"/>
       <c r="H325" s="7"/>
@@ -16799,84 +16799,84 @@
       <c r="G388" s="5" t="s">
         <v>16</v>
       </c>
       <c r="H388" s="5" t="s">
         <v>17</v>
       </c>
       <c r="I388" s="5" t="s">
         <v>18</v>
       </c>
       <c r="J388" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="389" spans="1:10">
       <c r="A389" s="5" t="s">
         <v>764</v>
       </c>
       <c r="B389" s="5"/>
       <c r="C389" s="5" t="s">
         <v>765</v>
       </c>
       <c r="D389" s="5">
         <v>1</v>
       </c>
       <c r="E389" s="5">
-        <v>27488</v>
+        <v>33990</v>
       </c>
       <c r="F389" s="5">
-        <v>21990</v>
+        <v>33990</v>
       </c>
       <c r="G389" s="5" t="s">
         <v>16</v>
       </c>
       <c r="H389" s="5" t="s">
         <v>17</v>
       </c>
       <c r="I389" s="5" t="s">
         <v>18</v>
       </c>
       <c r="J389" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="390" spans="1:10">
       <c r="A390" s="5" t="s">
         <v>773</v>
       </c>
       <c r="B390" s="5"/>
       <c r="C390" s="5" t="s">
         <v>774</v>
       </c>
       <c r="D390" s="5">
         <v>4</v>
       </c>
       <c r="E390" s="5">
-        <v>27488</v>
+        <v>33990</v>
       </c>
       <c r="F390" s="5">
-        <v>21990</v>
+        <v>33990</v>
       </c>
       <c r="G390" s="5" t="s">
         <v>16</v>
       </c>
       <c r="H390" s="5" t="s">
         <v>17</v>
       </c>
       <c r="I390" s="5" t="s">
         <v>18</v>
       </c>
       <c r="J390" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="391" spans="1:10">
       <c r="A391" s="5" t="s">
         <v>766</v>
       </c>
       <c r="B391" s="5" t="s">
         <v>762</v>
       </c>
       <c r="C391" s="5" t="s">
         <v>767</v>
       </c>
       <c r="D391" s="5">
@@ -16986,57 +16986,57 @@
       </c>
       <c r="G394" s="5" t="s">
         <v>16</v>
       </c>
       <c r="H394" s="5" t="s">
         <v>17</v>
       </c>
       <c r="I394" s="5" t="s">
         <v>18</v>
       </c>
       <c r="J394" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="395" spans="1:10">
       <c r="A395" s="5" t="s">
         <v>917</v>
       </c>
       <c r="B395" s="5" t="s">
         <v>918</v>
       </c>
       <c r="C395" s="5">
         <v>80436</v>
       </c>
       <c r="D395" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E395" s="5">
-        <v>337500</v>
+        <v>281250</v>
       </c>
       <c r="F395" s="5">
-        <v>279000</v>
+        <v>239000</v>
       </c>
       <c r="G395" s="5" t="s">
         <v>16</v>
       </c>
       <c r="H395" s="5" t="s">
         <v>17</v>
       </c>
       <c r="I395" s="5" t="s">
         <v>18</v>
       </c>
       <c r="J395" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="396" spans="1:10">
       <c r="A396" s="5" t="s">
         <v>919</v>
       </c>
       <c r="B396" s="5" t="s">
         <v>920</v>
       </c>
       <c r="C396" s="5">
         <v>80437</v>
       </c>
       <c r="D396" s="5">
@@ -17170,111 +17170,111 @@
       <c r="F400" s="5">
         <v>69990</v>
       </c>
       <c r="G400" s="5" t="s">
         <v>16</v>
       </c>
       <c r="H400" s="5" t="s">
         <v>17</v>
       </c>
       <c r="I400" s="5" t="s">
         <v>18</v>
       </c>
       <c r="J400" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="401" spans="1:10">
       <c r="A401" s="5" t="s">
         <v>927</v>
       </c>
       <c r="B401" s="5"/>
       <c r="C401" s="5">
         <v>91710</v>
       </c>
       <c r="D401" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E401" s="5">
         <v>206250</v>
       </c>
       <c r="F401" s="5">
         <v>175000</v>
       </c>
       <c r="G401" s="5" t="s">
         <v>16</v>
       </c>
       <c r="H401" s="5" t="s">
         <v>17</v>
       </c>
       <c r="I401" s="5" t="s">
         <v>18</v>
       </c>
       <c r="J401" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="402" spans="1:10">
       <c r="A402" s="5" t="s">
         <v>928</v>
       </c>
       <c r="B402" s="5"/>
       <c r="C402" s="5">
         <v>91711</v>
       </c>
       <c r="D402" s="5">
         <v>0</v>
       </c>
       <c r="E402" s="5">
-        <v>265000</v>
+        <v>255000</v>
       </c>
       <c r="F402" s="5">
         <v>217000</v>
       </c>
       <c r="G402" s="5" t="s">
         <v>16</v>
       </c>
       <c r="H402" s="5" t="s">
         <v>17</v>
       </c>
       <c r="I402" s="5" t="s">
         <v>18</v>
       </c>
       <c r="J402" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="403" spans="1:10">
       <c r="A403" s="5" t="s">
         <v>929</v>
       </c>
       <c r="B403" s="5"/>
       <c r="C403" s="5">
         <v>91709</v>
       </c>
       <c r="D403" s="5">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="E403" s="5">
         <v>287500</v>
       </c>
       <c r="F403" s="5">
         <v>238900</v>
       </c>
       <c r="G403" s="5" t="s">
         <v>16</v>
       </c>
       <c r="H403" s="5" t="s">
         <v>17</v>
       </c>
       <c r="I403" s="5" t="s">
         <v>18</v>
       </c>
       <c r="J403" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="404" spans="1:10">
       <c r="A404" s="5" t="s">
         <v>930</v>
       </c>
       <c r="B404" s="5"/>
@@ -18260,51 +18260,51 @@
     <row r="439" spans="1:10">
       <c r="A439" s="4" t="s">
         <v>988</v>
       </c>
       <c r="B439" s="7"/>
       <c r="C439" s="7"/>
       <c r="D439" s="7"/>
       <c r="E439" s="7"/>
       <c r="F439" s="7"/>
       <c r="G439" s="7"/>
       <c r="H439" s="7"/>
       <c r="I439" s="7"/>
       <c r="J439" s="5"/>
     </row>
     <row r="440" spans="1:10">
       <c r="A440" s="5" t="s">
         <v>989</v>
       </c>
       <c r="B440" s="5" t="s">
         <v>990</v>
       </c>
       <c r="C440" s="5">
         <v>72707</v>
       </c>
       <c r="D440" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E440" s="5">
         <v>56250</v>
       </c>
       <c r="F440" s="5">
         <v>49990</v>
       </c>
       <c r="G440" s="5" t="s">
         <v>16</v>
       </c>
       <c r="H440" s="5" t="s">
         <v>17</v>
       </c>
       <c r="I440" s="5" t="s">
         <v>18</v>
       </c>
       <c r="J440" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="441" spans="1:10">
       <c r="A441" s="5" t="s">
         <v>991</v>
       </c>
       <c r="B441" s="5" t="s">
@@ -18899,54 +18899,54 @@
       </c>
       <c r="H460" s="5" t="s">
         <v>17</v>
       </c>
       <c r="I460" s="5" t="s">
         <v>18</v>
       </c>
       <c r="J460" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="461" spans="1:10">
       <c r="A461" s="5" t="s">
         <v>1032</v>
       </c>
       <c r="B461" s="5" t="s">
         <v>1033</v>
       </c>
       <c r="C461" s="5">
         <v>82033</v>
       </c>
       <c r="D461" s="5">
         <v>2</v>
       </c>
       <c r="E461" s="5">
-        <v>67500</v>
+        <v>60000</v>
       </c>
       <c r="F461" s="5">
-        <v>58000</v>
+        <v>51800</v>
       </c>
       <c r="G461" s="5" t="s">
         <v>16</v>
       </c>
       <c r="H461" s="5" t="s">
         <v>17</v>
       </c>
       <c r="I461" s="5" t="s">
         <v>18</v>
       </c>
       <c r="J461" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="462" spans="1:10">
       <c r="A462" s="5" t="s">
         <v>1034</v>
       </c>
       <c r="B462" s="5" t="s">
         <v>1001</v>
       </c>
       <c r="C462" s="5">
         <v>75113</v>
       </c>
       <c r="D462" s="5">
@@ -19185,84 +19185,84 @@
       <c r="G469" s="5" t="s">
         <v>16</v>
       </c>
       <c r="H469" s="5" t="s">
         <v>17</v>
       </c>
       <c r="I469" s="5" t="s">
         <v>18</v>
       </c>
       <c r="J469" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="470" spans="1:10">
       <c r="A470" s="5" t="s">
         <v>1044</v>
       </c>
       <c r="B470" s="5"/>
       <c r="C470" s="5">
         <v>846371</v>
       </c>
       <c r="D470" s="5">
         <v>4</v>
       </c>
       <c r="E470" s="5">
-        <v>146250</v>
+        <v>131250</v>
       </c>
       <c r="F470" s="5">
-        <v>119000</v>
+        <v>107900</v>
       </c>
       <c r="G470" s="5" t="s">
         <v>16</v>
       </c>
       <c r="H470" s="5" t="s">
         <v>17</v>
       </c>
       <c r="I470" s="5" t="s">
         <v>18</v>
       </c>
       <c r="J470" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="471" spans="1:10">
       <c r="A471" s="5" t="s">
         <v>1045</v>
       </c>
       <c r="B471" s="5"/>
       <c r="C471" s="5">
         <v>90338</v>
       </c>
       <c r="D471" s="5">
         <v>5</v>
       </c>
       <c r="E471" s="5">
-        <v>85000</v>
+        <v>97500</v>
       </c>
       <c r="F471" s="5">
-        <v>76200</v>
+        <v>79900</v>
       </c>
       <c r="G471" s="5" t="s">
         <v>16</v>
       </c>
       <c r="H471" s="5" t="s">
         <v>17</v>
       </c>
       <c r="I471" s="5" t="s">
         <v>18</v>
       </c>
       <c r="J471" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="472" spans="1:10">
       <c r="A472" s="5" t="s">
         <v>1046</v>
       </c>
       <c r="B472" s="5" t="s">
         <v>995</v>
       </c>
       <c r="C472" s="5">
         <v>903391</v>
       </c>
       <c r="D472" s="5">
@@ -19306,57 +19306,57 @@
       <c r="F473" s="5">
         <v>179990</v>
       </c>
       <c r="G473" s="5" t="s">
         <v>16</v>
       </c>
       <c r="H473" s="5" t="s">
         <v>17</v>
       </c>
       <c r="I473" s="5" t="s">
         <v>18</v>
       </c>
       <c r="J473" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="474" spans="1:10">
       <c r="A474" s="5" t="s">
         <v>1048</v>
       </c>
       <c r="B474" s="5"/>
       <c r="C474" s="5">
         <v>90327</v>
       </c>
       <c r="D474" s="5">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="E474" s="5">
-        <v>351250</v>
+        <v>275000</v>
       </c>
       <c r="F474" s="5">
-        <v>290000</v>
+        <v>235000</v>
       </c>
       <c r="G474" s="5" t="s">
         <v>16</v>
       </c>
       <c r="H474" s="5" t="s">
         <v>17</v>
       </c>
       <c r="I474" s="5" t="s">
         <v>18</v>
       </c>
       <c r="J474" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="475" spans="1:10">
       <c r="A475" s="5" t="s">
         <v>1049</v>
       </c>
       <c r="B475" s="5"/>
       <c r="C475" s="5">
         <v>89521</v>
       </c>
       <c r="D475" s="5">
         <v>0</v>
       </c>
@@ -21096,57 +21096,57 @@
       </c>
     </row>
     <row r="533" spans="1:10">
       <c r="A533" s="3" t="s">
         <v>1173</v>
       </c>
       <c r="B533" s="6"/>
       <c r="C533" s="6"/>
       <c r="D533" s="6"/>
       <c r="E533" s="6"/>
       <c r="F533" s="6"/>
       <c r="G533" s="6"/>
       <c r="H533" s="6"/>
       <c r="I533" s="6"/>
       <c r="J533" s="5"/>
     </row>
     <row r="534" spans="1:10">
       <c r="A534" s="5" t="s">
         <v>1174</v>
       </c>
       <c r="B534" s="5"/>
       <c r="C534" s="5">
         <v>72703</v>
       </c>
       <c r="D534" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E534" s="5">
-        <v>71250</v>
+        <v>81250</v>
       </c>
       <c r="F534" s="5">
-        <v>63990</v>
+        <v>70500</v>
       </c>
       <c r="G534" s="5" t="s">
         <v>1175</v>
       </c>
       <c r="H534" s="5" t="s">
         <v>1176</v>
       </c>
       <c r="I534" s="5" t="s">
         <v>1177</v>
       </c>
       <c r="J534" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="535" spans="1:10">
       <c r="A535" s="4" t="s">
         <v>1178</v>
       </c>
       <c r="B535" s="7"/>
       <c r="C535" s="7"/>
       <c r="D535" s="7"/>
       <c r="E535" s="7"/>
       <c r="F535" s="7"/>
       <c r="G535" s="7"/>
       <c r="H535" s="7"/>
@@ -21396,87 +21396,87 @@
       <c r="F543" s="5">
         <v>0</v>
       </c>
       <c r="G543" s="5" t="s">
         <v>16</v>
       </c>
       <c r="H543" s="5" t="s">
         <v>17</v>
       </c>
       <c r="I543" s="5" t="s">
         <v>18</v>
       </c>
       <c r="J543" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="544" spans="1:10">
       <c r="A544" s="5" t="s">
         <v>1198</v>
       </c>
       <c r="B544" s="5"/>
       <c r="C544" s="5">
         <v>72706</v>
       </c>
       <c r="D544" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E544" s="5">
         <v>75000</v>
       </c>
       <c r="F544" s="5">
         <v>69000</v>
       </c>
       <c r="G544" s="5" t="s">
         <v>16</v>
       </c>
       <c r="H544" s="5" t="s">
         <v>17</v>
       </c>
       <c r="I544" s="5" t="s">
         <v>18</v>
       </c>
       <c r="J544" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="545" spans="1:10">
       <c r="A545" s="5" t="s">
         <v>1199</v>
       </c>
       <c r="B545" s="5"/>
       <c r="C545" s="5">
         <v>72703</v>
       </c>
       <c r="D545" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E545" s="5">
-        <v>71250</v>
+        <v>81250</v>
       </c>
       <c r="F545" s="5">
-        <v>63990</v>
+        <v>70500</v>
       </c>
       <c r="G545" s="5" t="s">
         <v>16</v>
       </c>
       <c r="H545" s="5" t="s">
         <v>17</v>
       </c>
       <c r="I545" s="5" t="s">
         <v>18</v>
       </c>
       <c r="J545" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="546" spans="1:10">
       <c r="A546" s="4" t="s">
         <v>1200</v>
       </c>
       <c r="B546" s="7"/>
       <c r="C546" s="7"/>
       <c r="D546" s="7"/>
       <c r="E546" s="7"/>
       <c r="F546" s="7"/>
       <c r="G546" s="7"/>
       <c r="H546" s="7"/>
@@ -22973,54 +22973,54 @@
       </c>
       <c r="H594" s="5" t="s">
         <v>17</v>
       </c>
       <c r="I594" s="5" t="s">
         <v>18</v>
       </c>
       <c r="J594" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="595" spans="1:10">
       <c r="A595" s="5" t="s">
         <v>1286</v>
       </c>
       <c r="B595" s="5" t="s">
         <v>1033</v>
       </c>
       <c r="C595" s="5">
         <v>82002</v>
       </c>
       <c r="D595" s="5">
         <v>1</v>
       </c>
       <c r="E595" s="5">
-        <v>92500</v>
+        <v>87375</v>
       </c>
       <c r="F595" s="5">
-        <v>77990</v>
+        <v>72300</v>
       </c>
       <c r="G595" s="5" t="s">
         <v>16</v>
       </c>
       <c r="H595" s="5" t="s">
         <v>17</v>
       </c>
       <c r="I595" s="5" t="s">
         <v>18</v>
       </c>
       <c r="J595" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="596" spans="1:10">
       <c r="A596" s="4" t="s">
         <v>1287</v>
       </c>
       <c r="B596" s="7"/>
       <c r="C596" s="7"/>
       <c r="D596" s="7"/>
       <c r="E596" s="7"/>
       <c r="F596" s="7"/>
       <c r="G596" s="7"/>
       <c r="H596" s="7"/>
@@ -23033,54 +23033,54 @@
       </c>
       <c r="B597" s="6"/>
       <c r="C597" s="6"/>
       <c r="D597" s="6"/>
       <c r="E597" s="6"/>
       <c r="F597" s="6"/>
       <c r="G597" s="6"/>
       <c r="H597" s="6"/>
       <c r="I597" s="6"/>
       <c r="J597" s="5"/>
     </row>
     <row r="598" spans="1:10">
       <c r="A598" s="5" t="s">
         <v>1289</v>
       </c>
       <c r="B598" s="5" t="s">
         <v>1290</v>
       </c>
       <c r="C598" s="5">
         <v>77999</v>
       </c>
       <c r="D598" s="5">
         <v>3</v>
       </c>
       <c r="E598" s="5">
-        <v>64000</v>
+        <v>68750</v>
       </c>
       <c r="F598" s="5">
-        <v>53500</v>
+        <v>59000</v>
       </c>
       <c r="G598" s="5" t="s">
         <v>1291</v>
       </c>
       <c r="H598" s="5" t="s">
         <v>1292</v>
       </c>
       <c r="I598" s="5" t="s">
         <v>1293</v>
       </c>
       <c r="J598" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="599" spans="1:10">
       <c r="A599" s="5" t="s">
         <v>1294</v>
       </c>
       <c r="B599" s="5"/>
       <c r="C599" s="5">
         <v>79670</v>
       </c>
       <c r="D599" s="5">
         <v>0</v>
       </c>
@@ -23093,168 +23093,168 @@
       <c r="G599" s="5" t="s">
         <v>1295</v>
       </c>
       <c r="H599" s="5" t="s">
         <v>1296</v>
       </c>
       <c r="I599" s="5" t="s">
         <v>1297</v>
       </c>
       <c r="J599" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="600" spans="1:10">
       <c r="A600" s="5" t="s">
         <v>1298</v>
       </c>
       <c r="B600" s="5"/>
       <c r="C600" s="5">
         <v>79673</v>
       </c>
       <c r="D600" s="5">
         <v>1</v>
       </c>
       <c r="E600" s="5">
-        <v>223750</v>
+        <v>245000</v>
       </c>
       <c r="F600" s="5">
-        <v>188000</v>
+        <v>203900</v>
       </c>
       <c r="G600" s="5" t="s">
         <v>1299</v>
       </c>
       <c r="H600" s="5" t="s">
         <v>1300</v>
       </c>
       <c r="I600" s="5" t="s">
         <v>1301</v>
       </c>
       <c r="J600" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="601" spans="1:10">
       <c r="A601" s="5" t="s">
         <v>1302</v>
       </c>
       <c r="B601" s="5"/>
       <c r="C601" s="5">
         <v>79671</v>
       </c>
       <c r="D601" s="5">
         <v>2</v>
       </c>
       <c r="E601" s="5">
-        <v>318750</v>
+        <v>245000</v>
       </c>
       <c r="F601" s="5">
-        <v>260000</v>
+        <v>203900</v>
       </c>
       <c r="G601" s="5" t="s">
         <v>1303</v>
       </c>
       <c r="H601" s="5" t="s">
         <v>1304</v>
       </c>
       <c r="I601" s="5" t="s">
         <v>1305</v>
       </c>
       <c r="J601" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="602" spans="1:10">
       <c r="A602" s="5" t="s">
         <v>1306</v>
       </c>
       <c r="B602" s="5"/>
       <c r="C602" s="5">
         <v>79672</v>
       </c>
       <c r="D602" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E602" s="5">
-        <v>223750</v>
+        <v>245000</v>
       </c>
       <c r="F602" s="5">
-        <v>198000</v>
+        <v>203900</v>
       </c>
       <c r="G602" s="5" t="s">
         <v>1307</v>
       </c>
       <c r="H602" s="5" t="s">
         <v>1308</v>
       </c>
       <c r="I602" s="5" t="s">
         <v>1309</v>
       </c>
       <c r="J602" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="603" spans="1:10">
       <c r="A603" s="5" t="s">
         <v>1310</v>
       </c>
       <c r="B603" s="5"/>
       <c r="C603" s="5">
         <v>79675</v>
       </c>
       <c r="D603" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E603" s="5">
-        <v>286875</v>
+        <v>381250</v>
       </c>
       <c r="F603" s="5">
-        <v>234000</v>
+        <v>350000</v>
       </c>
       <c r="G603" s="5" t="s">
         <v>1311</v>
       </c>
       <c r="H603" s="5" t="s">
         <v>1312</v>
       </c>
       <c r="I603" s="5" t="s">
         <v>1313</v>
       </c>
       <c r="J603" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="604" spans="1:10">
       <c r="A604" s="5" t="s">
         <v>1314</v>
       </c>
       <c r="B604" s="5"/>
       <c r="C604" s="5">
         <v>79674</v>
       </c>
       <c r="D604" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E604" s="5">
         <v>286875</v>
       </c>
       <c r="F604" s="5">
         <v>234000</v>
       </c>
       <c r="G604" s="5" t="s">
         <v>1315</v>
       </c>
       <c r="H604" s="5" t="s">
         <v>1316</v>
       </c>
       <c r="I604" s="5" t="s">
         <v>1317</v>
       </c>
       <c r="J604" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="605" spans="1:10">
       <c r="A605" s="5" t="s">
         <v>1318</v>
       </c>
       <c r="B605" s="5"/>
@@ -23270,51 +23270,51 @@
       <c r="F605" s="5">
         <v>306000</v>
       </c>
       <c r="G605" s="5" t="s">
         <v>1319</v>
       </c>
       <c r="H605" s="5" t="s">
         <v>1320</v>
       </c>
       <c r="I605" s="5" t="s">
         <v>1321</v>
       </c>
       <c r="J605" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="606" spans="1:10">
       <c r="A606" s="5" t="s">
         <v>1322</v>
       </c>
       <c r="B606" s="5"/>
       <c r="C606" s="5">
         <v>79676</v>
       </c>
       <c r="D606" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E606" s="5">
         <v>286875</v>
       </c>
       <c r="F606" s="5">
         <v>234000</v>
       </c>
       <c r="G606" s="5" t="s">
         <v>1323</v>
       </c>
       <c r="H606" s="5" t="s">
         <v>1324</v>
       </c>
       <c r="I606" s="5" t="s">
         <v>1325</v>
       </c>
       <c r="J606" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="607" spans="1:10">
       <c r="A607" s="5" t="s">
         <v>1326</v>
       </c>
       <c r="B607" s="5"/>
@@ -23901,168 +23901,168 @@
       <c r="G626" s="5" t="s">
         <v>16</v>
       </c>
       <c r="H626" s="5" t="s">
         <v>17</v>
       </c>
       <c r="I626" s="5" t="s">
         <v>18</v>
       </c>
       <c r="J626" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="627" spans="1:10">
       <c r="A627" s="5" t="s">
         <v>1371</v>
       </c>
       <c r="B627" s="5"/>
       <c r="C627" s="5">
         <v>79673</v>
       </c>
       <c r="D627" s="5">
         <v>1</v>
       </c>
       <c r="E627" s="5">
-        <v>223750</v>
+        <v>245000</v>
       </c>
       <c r="F627" s="5">
-        <v>188000</v>
+        <v>203900</v>
       </c>
       <c r="G627" s="5" t="s">
         <v>16</v>
       </c>
       <c r="H627" s="5" t="s">
         <v>17</v>
       </c>
       <c r="I627" s="5" t="s">
         <v>18</v>
       </c>
       <c r="J627" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="628" spans="1:10">
       <c r="A628" s="5" t="s">
         <v>1372</v>
       </c>
       <c r="B628" s="5"/>
       <c r="C628" s="5">
         <v>79671</v>
       </c>
       <c r="D628" s="5">
         <v>2</v>
       </c>
       <c r="E628" s="5">
-        <v>318750</v>
+        <v>245000</v>
       </c>
       <c r="F628" s="5">
-        <v>260000</v>
+        <v>203900</v>
       </c>
       <c r="G628" s="5" t="s">
         <v>16</v>
       </c>
       <c r="H628" s="5" t="s">
         <v>17</v>
       </c>
       <c r="I628" s="5" t="s">
         <v>18</v>
       </c>
       <c r="J628" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="629" spans="1:10">
       <c r="A629" s="5" t="s">
         <v>1373</v>
       </c>
       <c r="B629" s="5"/>
       <c r="C629" s="5">
         <v>79672</v>
       </c>
       <c r="D629" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E629" s="5">
-        <v>223750</v>
+        <v>245000</v>
       </c>
       <c r="F629" s="5">
-        <v>198000</v>
+        <v>203900</v>
       </c>
       <c r="G629" s="5" t="s">
         <v>16</v>
       </c>
       <c r="H629" s="5" t="s">
         <v>17</v>
       </c>
       <c r="I629" s="5" t="s">
         <v>18</v>
       </c>
       <c r="J629" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="630" spans="1:10">
       <c r="A630" s="5" t="s">
         <v>1374</v>
       </c>
       <c r="B630" s="5"/>
       <c r="C630" s="5">
         <v>79675</v>
       </c>
       <c r="D630" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E630" s="5">
-        <v>286875</v>
+        <v>381250</v>
       </c>
       <c r="F630" s="5">
-        <v>234000</v>
+        <v>350000</v>
       </c>
       <c r="G630" s="5" t="s">
         <v>16</v>
       </c>
       <c r="H630" s="5" t="s">
         <v>17</v>
       </c>
       <c r="I630" s="5" t="s">
         <v>18</v>
       </c>
       <c r="J630" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="631" spans="1:10">
       <c r="A631" s="5" t="s">
         <v>1375</v>
       </c>
       <c r="B631" s="5"/>
       <c r="C631" s="5">
         <v>79674</v>
       </c>
       <c r="D631" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E631" s="5">
         <v>286875</v>
       </c>
       <c r="F631" s="5">
         <v>234000</v>
       </c>
       <c r="G631" s="5" t="s">
         <v>16</v>
       </c>
       <c r="H631" s="5" t="s">
         <v>17</v>
       </c>
       <c r="I631" s="5" t="s">
         <v>18</v>
       </c>
       <c r="J631" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="632" spans="1:10">
       <c r="A632" s="5" t="s">
         <v>1376</v>
       </c>
       <c r="B632" s="5"/>
@@ -24078,51 +24078,51 @@
       <c r="F632" s="5">
         <v>306000</v>
       </c>
       <c r="G632" s="5" t="s">
         <v>16</v>
       </c>
       <c r="H632" s="5" t="s">
         <v>17</v>
       </c>
       <c r="I632" s="5" t="s">
         <v>18</v>
       </c>
       <c r="J632" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="633" spans="1:10">
       <c r="A633" s="5" t="s">
         <v>1377</v>
       </c>
       <c r="B633" s="5"/>
       <c r="C633" s="5">
         <v>79676</v>
       </c>
       <c r="D633" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E633" s="5">
         <v>286875</v>
       </c>
       <c r="F633" s="5">
         <v>234000</v>
       </c>
       <c r="G633" s="5" t="s">
         <v>16</v>
       </c>
       <c r="H633" s="5" t="s">
         <v>17</v>
       </c>
       <c r="I633" s="5" t="s">
         <v>18</v>
       </c>
       <c r="J633" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="634" spans="1:10">
       <c r="A634" s="5" t="s">
         <v>1378</v>
       </c>
       <c r="B634" s="5"/>
@@ -24997,384 +24997,384 @@
       </c>
       <c r="H661" s="5" t="s">
         <v>17</v>
       </c>
       <c r="I661" s="5" t="s">
         <v>18</v>
       </c>
       <c r="J661" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="662" spans="1:10">
       <c r="A662" s="5" t="s">
         <v>1417</v>
       </c>
       <c r="B662" s="5" t="s">
         <v>1416</v>
       </c>
       <c r="C662" s="5">
         <v>77364</v>
       </c>
       <c r="D662" s="5">
         <v>0</v>
       </c>
       <c r="E662" s="5">
-        <v>116990</v>
+        <v>140000</v>
       </c>
       <c r="F662" s="5">
         <v>116990</v>
       </c>
       <c r="G662" s="5" t="s">
         <v>16</v>
       </c>
       <c r="H662" s="5" t="s">
         <v>17</v>
       </c>
       <c r="I662" s="5" t="s">
         <v>18</v>
       </c>
       <c r="J662" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="663" spans="1:10">
       <c r="A663" s="5" t="s">
         <v>1418</v>
       </c>
       <c r="B663" s="5"/>
       <c r="C663" s="5">
         <v>85462</v>
       </c>
       <c r="D663" s="5">
         <v>1</v>
       </c>
       <c r="E663" s="5">
-        <v>171000</v>
+        <v>165000</v>
       </c>
       <c r="F663" s="5">
-        <v>137000</v>
+        <v>128000</v>
       </c>
       <c r="G663" s="5" t="s">
         <v>16</v>
       </c>
       <c r="H663" s="5" t="s">
         <v>17</v>
       </c>
       <c r="I663" s="5" t="s">
         <v>18</v>
       </c>
       <c r="J663" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="664" spans="1:10">
       <c r="A664" s="5" t="s">
         <v>1419</v>
       </c>
       <c r="B664" s="5"/>
       <c r="C664" s="5">
         <v>85463</v>
       </c>
       <c r="D664" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E664" s="5">
         <v>168375</v>
       </c>
       <c r="F664" s="5">
         <v>137000</v>
       </c>
       <c r="G664" s="5" t="s">
         <v>16</v>
       </c>
       <c r="H664" s="5" t="s">
         <v>17</v>
       </c>
       <c r="I664" s="5" t="s">
         <v>18</v>
       </c>
       <c r="J664" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="665" spans="1:10">
       <c r="A665" s="5" t="s">
         <v>1420</v>
       </c>
       <c r="B665" s="5"/>
       <c r="C665" s="5">
         <v>85465</v>
       </c>
       <c r="D665" s="5">
         <v>0</v>
       </c>
       <c r="E665" s="5">
         <v>199875</v>
       </c>
       <c r="F665" s="5">
-        <v>175000</v>
+        <v>146000</v>
       </c>
       <c r="G665" s="5" t="s">
         <v>16</v>
       </c>
       <c r="H665" s="5" t="s">
         <v>17</v>
       </c>
       <c r="I665" s="5" t="s">
         <v>18</v>
       </c>
       <c r="J665" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="666" spans="1:10">
       <c r="A666" s="5" t="s">
         <v>1421</v>
       </c>
       <c r="B666" s="5"/>
       <c r="C666" s="5">
         <v>85464</v>
       </c>
       <c r="D666" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E666" s="5">
-        <v>168375</v>
+        <v>177500</v>
       </c>
       <c r="F666" s="5">
-        <v>137000</v>
+        <v>175000</v>
       </c>
       <c r="G666" s="5" t="s">
         <v>16</v>
       </c>
       <c r="H666" s="5" t="s">
         <v>17</v>
       </c>
       <c r="I666" s="5" t="s">
         <v>18</v>
       </c>
       <c r="J666" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="667" spans="1:10">
       <c r="A667" s="5" t="s">
         <v>1422</v>
       </c>
       <c r="B667" s="5"/>
       <c r="C667" s="5">
         <v>85469</v>
       </c>
       <c r="D667" s="5">
         <v>2</v>
       </c>
       <c r="E667" s="5">
-        <v>84375</v>
+        <v>93125</v>
       </c>
       <c r="F667" s="5">
-        <v>72000</v>
+        <v>75000</v>
       </c>
       <c r="G667" s="5" t="s">
         <v>16</v>
       </c>
       <c r="H667" s="5" t="s">
         <v>17</v>
       </c>
       <c r="I667" s="5" t="s">
         <v>18</v>
       </c>
       <c r="J667" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="668" spans="1:10">
       <c r="A668" s="5" t="s">
         <v>1423</v>
       </c>
       <c r="B668" s="5"/>
       <c r="C668" s="5">
         <v>85470</v>
       </c>
       <c r="D668" s="5">
         <v>10</v>
       </c>
       <c r="E668" s="5">
-        <v>88750</v>
+        <v>94500</v>
       </c>
       <c r="F668" s="5">
-        <v>75800</v>
+        <v>78000</v>
       </c>
       <c r="G668" s="5" t="s">
         <v>16</v>
       </c>
       <c r="H668" s="5" t="s">
         <v>17</v>
       </c>
       <c r="I668" s="5" t="s">
         <v>18</v>
       </c>
       <c r="J668" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="669" spans="1:10">
       <c r="A669" s="5" t="s">
         <v>1424</v>
       </c>
       <c r="B669" s="5"/>
       <c r="C669" s="5">
         <v>85477</v>
       </c>
       <c r="D669" s="5">
         <v>3</v>
       </c>
       <c r="E669" s="5">
-        <v>148750</v>
+        <v>160000</v>
       </c>
       <c r="F669" s="5">
-        <v>125000</v>
+        <v>132000</v>
       </c>
       <c r="G669" s="5" t="s">
         <v>16</v>
       </c>
       <c r="H669" s="5" t="s">
         <v>17</v>
       </c>
       <c r="I669" s="5" t="s">
         <v>18</v>
       </c>
       <c r="J669" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="670" spans="1:10">
       <c r="A670" s="5" t="s">
         <v>1425</v>
       </c>
       <c r="B670" s="5"/>
       <c r="C670" s="5">
         <v>85478</v>
       </c>
       <c r="D670" s="5">
         <v>2</v>
       </c>
       <c r="E670" s="5">
-        <v>122500</v>
+        <v>145000</v>
       </c>
       <c r="F670" s="5">
-        <v>105000</v>
+        <v>128000</v>
       </c>
       <c r="G670" s="5" t="s">
         <v>16</v>
       </c>
       <c r="H670" s="5" t="s">
         <v>17</v>
       </c>
       <c r="I670" s="5" t="s">
         <v>18</v>
       </c>
       <c r="J670" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="671" spans="1:10">
       <c r="A671" s="5" t="s">
         <v>1426</v>
       </c>
       <c r="B671" s="5"/>
       <c r="C671" s="5">
         <v>85466</v>
       </c>
       <c r="D671" s="5">
         <v>1</v>
       </c>
       <c r="E671" s="5">
-        <v>158750</v>
+        <v>166250</v>
       </c>
       <c r="F671" s="5">
-        <v>134000</v>
+        <v>139000</v>
       </c>
       <c r="G671" s="5" t="s">
         <v>16</v>
       </c>
       <c r="H671" s="5" t="s">
         <v>17</v>
       </c>
       <c r="I671" s="5" t="s">
         <v>18</v>
       </c>
       <c r="J671" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="672" spans="1:10">
       <c r="A672" s="5" t="s">
         <v>1427</v>
       </c>
       <c r="B672" s="5"/>
       <c r="C672" s="5">
         <v>85468</v>
       </c>
       <c r="D672" s="5">
         <v>1</v>
       </c>
       <c r="E672" s="5">
-        <v>197500</v>
+        <v>183750</v>
       </c>
       <c r="F672" s="5">
-        <v>160000</v>
+        <v>158000</v>
       </c>
       <c r="G672" s="5" t="s">
         <v>16</v>
       </c>
       <c r="H672" s="5" t="s">
         <v>17</v>
       </c>
       <c r="I672" s="5" t="s">
         <v>18</v>
       </c>
       <c r="J672" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="673" spans="1:10">
       <c r="A673" s="5" t="s">
         <v>1428</v>
       </c>
       <c r="B673" s="5"/>
       <c r="C673" s="5">
         <v>85467</v>
       </c>
       <c r="D673" s="5">
         <v>1</v>
       </c>
       <c r="E673" s="5">
-        <v>197500</v>
+        <v>168750</v>
       </c>
       <c r="F673" s="5">
-        <v>160000</v>
+        <v>144000</v>
       </c>
       <c r="G673" s="5" t="s">
         <v>16</v>
       </c>
       <c r="H673" s="5" t="s">
         <v>17</v>
       </c>
       <c r="I673" s="5" t="s">
         <v>18</v>
       </c>
       <c r="J673" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="674" spans="1:10">
       <c r="A674" s="5" t="s">
         <v>1429</v>
       </c>
       <c r="B674" s="5"/>
       <c r="C674" s="5">
         <v>85635</v>
       </c>
       <c r="D674" s="5">
         <v>0</v>
       </c>
@@ -25384,57 +25384,57 @@
       <c r="F674" s="5">
         <v>186000</v>
       </c>
       <c r="G674" s="5" t="s">
         <v>16</v>
       </c>
       <c r="H674" s="5" t="s">
         <v>17</v>
       </c>
       <c r="I674" s="5" t="s">
         <v>18</v>
       </c>
       <c r="J674" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="675" spans="1:10">
       <c r="A675" s="5" t="s">
         <v>1430</v>
       </c>
       <c r="B675" s="5"/>
       <c r="C675" s="5">
         <v>85636</v>
       </c>
       <c r="D675" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E675" s="5">
-        <v>195000</v>
+        <v>240000</v>
       </c>
       <c r="F675" s="5">
-        <v>167000</v>
+        <v>210000</v>
       </c>
       <c r="G675" s="5" t="s">
         <v>16</v>
       </c>
       <c r="H675" s="5" t="s">
         <v>17</v>
       </c>
       <c r="I675" s="5" t="s">
         <v>18</v>
       </c>
       <c r="J675" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="676" spans="1:10">
       <c r="A676" s="5" t="s">
         <v>1431</v>
       </c>
       <c r="B676" s="5" t="s">
         <v>1432</v>
       </c>
       <c r="C676" s="5">
         <v>77259</v>
       </c>
       <c r="D676" s="5">
@@ -25632,147 +25632,147 @@
       <c r="F682" s="5">
         <v>680000</v>
       </c>
       <c r="G682" s="5" t="s">
         <v>16</v>
       </c>
       <c r="H682" s="5" t="s">
         <v>17</v>
       </c>
       <c r="I682" s="5" t="s">
         <v>18</v>
       </c>
       <c r="J682" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="683" spans="1:10">
       <c r="A683" s="5" t="s">
         <v>1442</v>
       </c>
       <c r="B683" s="5"/>
       <c r="C683" s="5">
         <v>92578</v>
       </c>
       <c r="D683" s="5">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="E683" s="5">
-        <v>75000</v>
+        <v>93750</v>
       </c>
       <c r="F683" s="5">
-        <v>68000</v>
+        <v>89900</v>
       </c>
       <c r="G683" s="5" t="s">
         <v>16</v>
       </c>
       <c r="H683" s="5" t="s">
         <v>17</v>
       </c>
       <c r="I683" s="5" t="s">
         <v>18</v>
       </c>
       <c r="J683" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="684" spans="1:10">
       <c r="A684" s="5" t="s">
         <v>1443</v>
       </c>
       <c r="B684" s="5"/>
       <c r="C684" s="5">
         <v>93519</v>
       </c>
       <c r="D684" s="5">
         <v>1</v>
       </c>
       <c r="E684" s="5">
-        <v>126237</v>
+        <v>148750</v>
       </c>
       <c r="F684" s="5">
-        <v>113000</v>
+        <v>129000</v>
       </c>
       <c r="G684" s="5" t="s">
         <v>16</v>
       </c>
       <c r="H684" s="5" t="s">
         <v>17</v>
       </c>
       <c r="I684" s="5" t="s">
         <v>18</v>
       </c>
       <c r="J684" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="685" spans="1:10">
       <c r="A685" s="5" t="s">
         <v>1444</v>
       </c>
       <c r="B685" s="5"/>
       <c r="C685" s="5">
         <v>95194</v>
       </c>
       <c r="D685" s="5">
         <v>3</v>
       </c>
       <c r="E685" s="5">
-        <v>140000</v>
+        <v>118625</v>
       </c>
       <c r="F685" s="5">
-        <v>115000</v>
+        <v>101000</v>
       </c>
       <c r="G685" s="5" t="s">
         <v>16</v>
       </c>
       <c r="H685" s="5" t="s">
         <v>17</v>
       </c>
       <c r="I685" s="5" t="s">
         <v>18</v>
       </c>
       <c r="J685" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="686" spans="1:10">
       <c r="A686" s="5" t="s">
         <v>1445</v>
       </c>
       <c r="B686" s="5"/>
       <c r="C686" s="5">
         <v>93518</v>
       </c>
       <c r="D686" s="5">
         <v>3</v>
       </c>
       <c r="E686" s="5">
-        <v>128750</v>
+        <v>131250</v>
       </c>
       <c r="F686" s="5">
-        <v>111300</v>
+        <v>115000</v>
       </c>
       <c r="G686" s="5" t="s">
         <v>16</v>
       </c>
       <c r="H686" s="5" t="s">
         <v>17</v>
       </c>
       <c r="I686" s="5" t="s">
         <v>18</v>
       </c>
       <c r="J686" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="687" spans="1:10">
       <c r="A687" s="5" t="s">
         <v>1446</v>
       </c>
       <c r="B687" s="5" t="s">
         <v>1447</v>
       </c>
       <c r="C687" s="5" t="s">
         <v>1448</v>
       </c>
       <c r="D687" s="5">
@@ -26179,78 +26179,78 @@
       <c r="G700" s="5" t="s">
         <v>16</v>
       </c>
       <c r="H700" s="5" t="s">
         <v>17</v>
       </c>
       <c r="I700" s="5" t="s">
         <v>18</v>
       </c>
       <c r="J700" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="701" spans="1:10">
       <c r="A701" s="5" t="s">
         <v>1474</v>
       </c>
       <c r="B701" s="5"/>
       <c r="C701" s="5">
         <v>97506</v>
       </c>
       <c r="D701" s="5">
         <v>1</v>
       </c>
       <c r="E701" s="5">
-        <v>303750</v>
+        <v>356250</v>
       </c>
       <c r="F701" s="5">
-        <v>275000</v>
+        <v>318500</v>
       </c>
       <c r="G701" s="5" t="s">
         <v>16</v>
       </c>
       <c r="H701" s="5" t="s">
         <v>17</v>
       </c>
       <c r="I701" s="5" t="s">
         <v>18</v>
       </c>
       <c r="J701" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="702" spans="1:10">
       <c r="A702" s="5" t="s">
         <v>1475</v>
       </c>
       <c r="B702" s="5"/>
       <c r="C702" s="5">
         <v>97505</v>
       </c>
       <c r="D702" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E702" s="5">
         <v>328750</v>
       </c>
       <c r="F702" s="5">
         <v>267000</v>
       </c>
       <c r="G702" s="5" t="s">
         <v>16</v>
       </c>
       <c r="H702" s="5" t="s">
         <v>17</v>
       </c>
       <c r="I702" s="5" t="s">
         <v>18</v>
       </c>
       <c r="J702" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="703" spans="1:10">
       <c r="A703" s="4" t="s">
         <v>1476</v>
       </c>
       <c r="B703" s="7"/>
@@ -26825,54 +26825,54 @@
       </c>
       <c r="H721" s="5" t="s">
         <v>17</v>
       </c>
       <c r="I721" s="5" t="s">
         <v>18</v>
       </c>
       <c r="J721" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="722" spans="1:10">
       <c r="A722" s="5" t="s">
         <v>1512</v>
       </c>
       <c r="B722" s="5" t="s">
         <v>1290</v>
       </c>
       <c r="C722" s="5">
         <v>77999</v>
       </c>
       <c r="D722" s="5">
         <v>3</v>
       </c>
       <c r="E722" s="5">
-        <v>64000</v>
+        <v>68750</v>
       </c>
       <c r="F722" s="5">
-        <v>53500</v>
+        <v>59000</v>
       </c>
       <c r="G722" s="5" t="s">
         <v>16</v>
       </c>
       <c r="H722" s="5" t="s">
         <v>17</v>
       </c>
       <c r="I722" s="5" t="s">
         <v>18</v>
       </c>
       <c r="J722" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="723" spans="1:10">
       <c r="A723" s="5" t="s">
         <v>1513</v>
       </c>
       <c r="B723" s="5"/>
       <c r="C723" s="5">
         <v>80199</v>
       </c>
       <c r="D723" s="5">
         <v>0</v>
       </c>
@@ -29681,32 +29681,32 @@
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Price</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>FriendlyCMS by Lazutin Igor Andreevich</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>r-music.ru catalog price 03.08.2026</dc:title>
+  <dc:title>r-music.ru catalog price 01.11.2026</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>